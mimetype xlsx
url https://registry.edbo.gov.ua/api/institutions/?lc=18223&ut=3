--- v1 (2026-01-08)
+++ v2 (2026-04-07)
@@ -2668,136 +2668,136 @@
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>Сушківська гімназія Ушомирської сільської ради</t>
+          <t>Сушківська початкова школа Ушомирської сільської ради</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
         <v>149935</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Сушківська гімназія</t>
+          <t>Сушківська початкова школа</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>1822385801</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>с. Сушки, Коростенський район, Житомирська область</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 9</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA18060230420080429</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Коростенський р-н, с. Сушки</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Ушомирської сільської ради</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(04142)65440</t>
+          <t>(096)9858377</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
           <t>larisalitvin4yk@gmail.com</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
           <t>http://shkola.zt.ua</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Крилова Лариса Сергіївна</t>
+          <t>Директор Левченко Христина Леонідівна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">