--- v0 (2026-02-27)
+++ v1 (2026-04-15)
@@ -319,64 +319,64 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Тетерівський ліцей Житомирського району Житомирської області</t>
+          <t>Тетерівський ліцей імені В’ячеслава Кауркіна Житомирського району Житомирської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>145320</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Тетерівський ліцей</t>
+          <t>Тетерівський ліцей імені В’ячеслава Кауркіна</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1822087201</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
@@ -400,51 +400,51 @@
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, с. Тетерівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Тетерівської сільської ради Житомирського району Житомирської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(0412)245603</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>teterevka_school@i.ua</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Самолюк Олена Миколаївна</t>
+          <t>Директор Юрченко Лариса Василівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>