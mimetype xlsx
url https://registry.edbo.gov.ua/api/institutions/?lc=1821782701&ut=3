--- v0 (2025-11-06)
+++ v1 (2026-05-04)
@@ -342,51 +342,51 @@
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Киянська гімназія Барашівської сільської ради Звягельського району Житомирської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>139908</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Киянська гімназія</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1821782701</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Киянка, Ємільчинський район, Житомирська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Житомирська, 49 А</t>
@@ -397,51 +397,55 @@
           <t>UA18080030220024495</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Звягельський р-н, с. Киянка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Барашівська сільська рада Ємільчинського району Житомирської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(09734)94110</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>school415@ukr.net</t>
         </is>
       </c>
-      <c r="S2" s="4"/>
+      <c r="S2" s="4" t="inlineStr">
+        <is>
+          <t>https://kiyanskagymnasium.e-schools.info/</t>
+        </is>
+      </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Бродецька Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>