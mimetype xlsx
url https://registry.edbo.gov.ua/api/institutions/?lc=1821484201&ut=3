--- v0 (2025-10-13)
+++ v1 (2026-04-27)
@@ -399,51 +399,51 @@
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, с. Романівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Гуманітарний відділ Романівської селищної ради Житомирського району Житомирської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04146)93142, (097)4042883</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>romanivkashkola@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>sites.google.com/view/romanivska-zos</t>
+          <t>https://surl.li/tgacfv</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Ткачук Володимир Михайлович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>