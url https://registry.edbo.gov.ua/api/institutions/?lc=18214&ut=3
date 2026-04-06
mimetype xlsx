--- v1 (2026-01-07)
+++ v2 (2026-04-06)
@@ -1824,51 +1824,51 @@
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, с. Ольшанка</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Гуманітарний відділ Романівської селищної ради Житомирського району Житомирської області</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
           <t>(04146)96410, (097)1102746</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
           <t>mega.olshkola@ukr.net</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>olsl.pp.ua</t>
+          <t>https://olshaschool.wixsite.com/my-site</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
           <t>Завідувач філією Цмох Василь Олександрович</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -2159,51 +2159,51 @@
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, с. Романівка</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Гуманітарний відділ Романівської селищної ради Житомирського району Житомирської області</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
           <t>(04146)93142, (097)4042883</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
           <t>romanivkashkola@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>sites.google.com/view/romanivska-zos</t>
+          <t>https://surl.li/tgacfv</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>Директор Ткачук Володимир Михайлович</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>