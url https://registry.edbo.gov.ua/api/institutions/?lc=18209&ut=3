--- v0 (2025-10-29)
+++ v1 (2026-04-26)
@@ -1647,51 +1647,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти та спорту Брусилівської селищної ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(04162)23230</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>khopl21@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>https://khomytets-schools.e-schools.info/</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Павлюк Любов Василівна</t>
+          <t>Директор Кравченко Дмитро Ігорович</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
   </sheetData>