--- v0 (2025-11-28)
+++ v1 (2026-05-25)
@@ -367,72 +367,72 @@
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1820880601</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Бистрик, Бердичівський район, Житомирська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молодіжна, 1-а</t>
+          <t>вулиця Молодіжна, 1-А</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA18020110040088331</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Бердичівський р-н, с. Бистрик</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Райгородоцької сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(096)3469055</t>
+          <t>(098)5180998</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>bistrikschool@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Столяр Лілія Олексіївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">