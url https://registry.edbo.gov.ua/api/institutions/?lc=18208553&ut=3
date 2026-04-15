--- v0 (2025-10-31)
+++ v1 (2026-04-15)
@@ -319,74 +319,74 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Бердичівська спеціальна школа Житомирської обласної ради</t>
+          <t>Бердичівський навчально-реабілітаційний центр Житомирської обласної ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>146398</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Бердичівська спецшкола</t>
+          <t>Бердичівський НРЦ</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа-інтернат</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1820855300</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>смт Гришківці, Бердичівський район, Житомирська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Житомирська, 155</t>
@@ -400,71 +400,71 @@
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Бердичівський р-н, с-ще Гришківці</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04143)21084</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>internat-grishkovcy@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Громніцька Жанна Дмитрівна</t>
+          <t>Т.в.о. директора Данилова Зінаїда Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Гришковецький ліцей Гришковецької селищної ради Бердичівського району Житомирської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>139708</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Гришковецький ліцей</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>