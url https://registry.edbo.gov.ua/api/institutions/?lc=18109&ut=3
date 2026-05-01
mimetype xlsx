--- v0 (2025-12-08)
+++ v1 (2026-05-01)
@@ -319,350 +319,350 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Малинський ліцей № 3 Малинської міської ради</t>
+          <t>Малинський ліцей №1 ім. Ніни Сосніної Малинської міської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>146698</v>
+        <v>146668</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Малинський ліцей №3</t>
+          <t>Малинський ліцей №1 ім. Ніни Сосніної</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1810900000</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Малин, Житомирська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця 10 окремої гірсько - штурмової бригади, 1</t>
+          <t>вулиця Паркова, 4</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA18060130010010134</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Малин</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді, спорту та національно-патріотичного виховання виконавчого комітету Малинської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(098)4611920</t>
+          <t>(099)5099463</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>malin_school3@meta.ua</t>
+          <t>bestliceum@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Мельошин Олег Миколайович</t>
+          <t>Директор Никитчук Лариса Петрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Малинський ліцей №1 ім. Ніни Сосніної Малинської міської ради</t>
+          <t>Малинський ліцей №2 Малинської міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>146668</v>
+        <v>146669</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Малинський ліцей № 1 ім. Ніни Сосніної</t>
+          <t>Малинський ліцей №2</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>1810900000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Малин, Житомирська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Паркова, 4</t>
+          <t>вулиця Бандери Степана, 5</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA18060130010010134</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Малин</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді, спорту та національно-патріотичного виховання виконавчого комітету Малинської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(099)5099463</t>
+          <t>(050)2294054</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>bestliceum@gmail.com</t>
+          <t>zastupniknv@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Никитчук Лариса Петрівна</t>
+          <t>Директор Фурманська Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Малинський ліцей №2 Малинської міської ради</t>
+          <t>Малинський ліцей №3 Малинської міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>146669</v>
+        <v>146698</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Малинський ліцей № 2</t>
+          <t>Малинський ліцей №3</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>1810900000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Малин, Житомирська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бандери Степана, 5</t>
+          <t>вулиця 10 окремої гірсько - штурмової бригади, 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA18060130010010134</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Малин</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді, спорту та національно-патріотичного виховання виконавчого комітету Малинської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(050)2294054</t>
+          <t>(098)4611920</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>zastupniknv@ukr.net</t>
+          <t>malin_school3@meta.ua</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Фурманська Ольга Миколаївна</t>
+          <t>Директор Мельошин Олег Миколайович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
@@ -768,51 +768,51 @@
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Малинський ліцей №5 Малинської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>146757</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Малинський ліцей № 5</t>
+          <t>Малинський ліцей №5</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>1810900000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
@@ -881,51 +881,51 @@
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Малинський ліцей №6 Малинської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>146766</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Малинський ліцей № 6</t>
+          <t>Малинський ліцей №6</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>1810900000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>