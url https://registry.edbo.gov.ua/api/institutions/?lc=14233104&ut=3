--- v0 (2025-11-08)
+++ v1 (2026-04-27)
@@ -646,51 +646,51 @@
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Красногорівський опорний заклад загальної середньої освіти І-ІІІ ступенів Мар'їнської міської військово-цивільної адміністрації Покровського району Донецької області</t>
+          <t>Красногорівський опорний заклад загальної середньої освіти I-III ступенів Мар'їнської міської військово-цивільної адміністрації Покровського району Донецької області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>134897</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Красногорівський ОЗЗСО I-III ст.</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>