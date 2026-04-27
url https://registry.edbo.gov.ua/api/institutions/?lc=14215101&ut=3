--- v1 (2026-01-10)
+++ v2 (2026-04-27)
@@ -319,629 +319,633 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Волноваський заклад загальної середньої освіти I-III ступенів № 6 Волноваської міської територіальної громади</t>
+          <t>Волноваський заклад загальної середньої освіти І-ІІІ ступенів № 1 Волноваської міської територіальної громади</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>139619</v>
+        <v>144766</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Волноваський ЗЗСО І-ІІІ ступенів № 6</t>
+          <t>Волноваський ЗЗСО І-ІІІ ступенів № 1</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1421510100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Волноваха, Волноваський район, Донецька область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ломоносова, 13</t>
+          <t>вулиця Героїв 51 ОМБр, 95</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA14040030010074500</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., Волноваський р-н, м. Волноваха</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Волноваської міської військово-цивільної адміністрації Волноваського району Донецької області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(062)4442593</t>
+          <t>(06244)45496</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>shest.schkola@ukr.net</t>
+          <t>volnschool1@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://volnovaxazosh6.wixsite.com/volnovaxazosh6</t>
+          <t>http://volnovakha-school1.edukit.dn.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Бухтіярова Тетяна Яківна</t>
+          <t>Директор Марченко Ольга Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Волноваський заклад загальної середньої освіти І-ІІІ ступенів № 1 Волноваської міської територіальної громади</t>
+          <t>Волноваський заклад загальної середньої освіти І-ІІІ ступенів № 3 Волноваської міської територіальної громади</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>144766</v>
+        <v>139694</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Волноваський ЗЗСО І-ІІІ ступенів № 1</t>
+          <t>Волноваський ЗЗСО І-ІІІ ступенів № 3</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>1421510100</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Волноваха, Волноваський район, Донецька область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв 51 ОМБр, 95</t>
+          <t>провулок Спортивний, 8</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA14040030010074500</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., Волноваський р-н, м. Волноваха</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Волноваської міської військово-цивільної адміністрації Волноваського району Донецької області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(06244)45496</t>
+          <t>(066)9084990</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>volnschool1@ukr.net</t>
+          <t>volnovaxa2013@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>http://volnovakha-school1.edukit.dn.ua/</t>
+          <t>https://volnov-school-3-2.jimdo.com/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Марченко Ольга Анатоліївна</t>
+          <t>В.о. директора Вертель Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Волноваський заклад загальної середньої освіти І-ІІІ ступенів № 2 Волноваської міської територіальної громади</t>
+          <t>Волноваський заклад загальної середньої освіти І-ІІІ ступенів № 4 Волноваської міської територіальної громади</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>139722</v>
+        <v>139847</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Волноваський ЗЗСО І-ІІІ ступенів № 2</t>
+          <t>Волноваський ЗЗСО І-ІІІ ступенів № 4</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>1421510100</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Волноваха, Волноваський район, Донецька область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>провулок Путійський, 18</t>
+          <t>вулиця Полтавська, 274</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA14040030010074500</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., Волноваський р-н, м. Волноваха</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Волноваської міської військово-цивільної адміністрації Волноваського району Донецької області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(062)4445092</t>
+          <t>(062)4493389</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>volput2@ukr.net</t>
+          <t>volnovaskazosh4@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>https://volnovaska-zosh-2.webnode.com.ua/</t>
+          <t>http://volnovakha-school4.edukit.dn.ua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Попова Наталя Миколаївна</t>
+          <t>Директор Хаджинова Наталя Миколаївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Волноваський заклад загальної середньої освіти І-ІІІ ступенів № 3 Волноваської міської територіальної громади</t>
+          <t>Волноваський заклад загальної середньої освіти І-ІІІ ступенів №2 Волноваської міської територіальної громади</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>139694</v>
+        <v>139722</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Волноваський ЗЗСО І-ІІІ ступенів № 3</t>
+          <t>Волноваський ЗЗСО І-ІІІ ступенів №2</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>1421510100</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Волноваха, Волноваський район, Донецька область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>провулок Спортивний, 8</t>
+          <t>провулок Путійський, 18</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA14040030010074500</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., Волноваський р-н, м. Волноваха</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Волноваської міської військово-цивільної адміністрації Волноваського району Донецької області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(066)9084990</t>
+          <t>(062)4445092</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>volnovaxa2013@ukr.net</t>
+          <t>volput2@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>https://volnov-school-3-2.jimdo.com/</t>
+          <t>https://volnovaska-zosh-2.webnode.com.ua/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Вертель Тетяна Миколаївна</t>
+          <t>В.о. директора Попова Наталя Миколаївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>355</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Волноваський заклад загальної середньої освіти І-ІІІ ступенів № 4 Волноваської міської територіальної громади</t>
+          <t>ВОЛНОВАСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №6 ВОЛНОВАСЬКОЇ МІСЬКОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>139847</v>
+        <v>139619</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Волноваський ЗЗСО І-ІІІ ступенів № 4</t>
+          <t>ВОЛНОВАСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №6</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>1421510100</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Волноваха, Волноваський район, Донецька область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Полтавська, 274</t>
+          <t>вулиця Ломоносова, 13</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA14040030010074500</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., Волноваський р-н, м. Волноваха</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Волноваської міської військово-цивільної адміністрації Волноваського району Донецької області</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(062)4493389</t>
+          <t>(062)4442593</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>volnovaskazosh4@ukr.net</t>
+          <t>shest.schkola@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://volnovakha-school4.edukit.dn.ua</t>
+          <t>https://volnovaxazosh6.wixsite.com/volnovaxazosh6</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Хаджинова Наталя Миколаївна</t>
+          <t>Директор Вертель Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Волноваський заклад загальної середньої освіти І-ІІІ ступенів № 7 Волноваської міської територіальної громади</t>
+          <t>Волноваський заклад загальної середньої освіти І-ІІІ ступенів №7 Волноваської міської територіальної громади</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>139693</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Волноваський ЗЗСО І-ІІІ ступенів № 7</t>
+          <t>Волноваський ЗЗСО І-ІІІ ступенів №7</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>1421510100</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -992,51 +996,53 @@
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Міллєр Яна Миколаївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>550</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Волноваський заклад загальної середньої освіти ІІ-ІІІ ступенів Волноваської міської територіальної громади</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>147895</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Волноваський ЗЗСО ІІ-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
@@ -1218,51 +1224,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Жаворонкова Євдокія Володимирівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>1250</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>