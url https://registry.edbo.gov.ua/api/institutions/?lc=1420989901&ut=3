--- v1 (2026-01-10)
+++ v2 (2026-04-27)
@@ -388,63 +388,63 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Донецька, 7</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA14020090330079247</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., Бахмутський р-н, с. Яковлівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Соледарської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(06274)95489</t>
+          <t>(0627)496044</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>yakov_shkola@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Профатілова Наталя Вікторівна</t>
+          <t>Директор Дергачова Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>