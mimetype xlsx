--- v1 (2026-01-10)
+++ v2 (2026-04-27)
@@ -342,51 +342,51 @@
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Никифорівська гімназія Соледарської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>144026</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Никифорівська гімназія</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1420985901</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Никифорівка, Бахмутський район, Донецька область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Тімірязєва, 43-А</t>