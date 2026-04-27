--- v1 (2026-01-10)
+++ v2 (2026-04-27)
@@ -388,64 +388,60 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 1</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA14020090190081260</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., Бахмутський р-н, с. Міньківка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Соледарської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(0627)496044</t>
+          <t>(0999)447731</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>minkivskiynvk@ukr.net</t>
         </is>
       </c>
-      <c r="S2" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Дергачова Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>