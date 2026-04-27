--- v1 (2026-01-10)
+++ v2 (2026-04-27)
@@ -342,51 +342,51 @@
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Васюківська гімназія Соледарської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>144043</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Васюківська гімназія</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1420981001</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Васюківка, Бахмутський район, Донецька область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Миру, б/н</t>
@@ -397,55 +397,51 @@
           <t>UA14020090080076780</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., Бахмутський р-н, с. Васюківка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Соледарської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(099)0989538</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>vasukovka@ukr.net</t>
         </is>
       </c>
-      <c r="S2" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Кобцова Тетяна Георгіївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>