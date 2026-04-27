--- v1 (2026-01-10)
+++ v2 (2026-04-27)
@@ -455,51 +455,51 @@
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Часовоярський заклад загальної середньої освіти І-ІІІ ступенів №15 Часовоярської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>144430</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Часовоярський ЗЗСО №15</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>1420911000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Часів Яр, Бахмутський район, Донецька область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Олекси Тихого, 1</t>