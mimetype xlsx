--- v2 (2026-03-12)
+++ v3 (2026-04-27)
@@ -545,51 +545,51 @@
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Слов'янська спеціальна школа №23 Донецької обласної ради</t>
+          <t>СЛОВ'ЯНСЬКА СПЕЦІАЛЬНА ШКОЛА №23 ДОНЕЦЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>145261</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>ССШ №23 ОБЛРАДИ</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
@@ -614,95 +614,97 @@
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Торська, 2</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA14120210010032554</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Слов’янськ</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(06262)26191, (06262)29865</t>
+          <t>(095)8709904</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>schoolslepih@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://shkola-internat.org.ua/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Ушкалова Нана Вікторівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>153</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Слов'янська спеціальна школа №41 Донецької обласної ради</t>
+          <t>СЛОВ'ЯНСЬКА СПЕЦІАЛЬНА ШКОЛА №41 ДОНЕЦЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>145260</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>ССШ № 41 облради</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
@@ -762,69 +764,71 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Борисова Альона Вікторівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>191</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-II ступенів №14 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІ СТУПЕНІВ №14 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>137711</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО №14</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІ СТУПЕНІВ №14</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -876,391 +880,391 @@
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-II ступенів №20 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІ СТУПЕНІВ №19 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>137712</v>
+        <v>137627</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІ ступенів №20</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІ СТУПЕНІВ №19</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Слов'янськ, Донецька область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дарвіна, 21</t>
+          <t>вулиця Вокзальна, 32</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA14120210010032554</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Слов’янськ</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Слов’янської міської військової адміністрації Краматорського району Донецької області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(095)3349663</t>
+          <t>(0626)667469, (06262)74368</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>slavschool2020@ukr.ua</t>
+          <t>slavschool19@gmail.com</t>
         </is>
       </c>
       <c r="S7" s="4"/>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Благушина Ірина Борисівна</t>
+          <t>Т.в.о. директора Крапівіна Світлана Василівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-II ступенів №7 імені Романа Напрягла Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІ СТУПЕНІВ №20 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>140027</v>
+        <v>137712</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-II ступенів №7</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІ СТУПЕНІВ №20</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Слов'янськ, Донецька область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Енергетиків, 24</t>
+          <t>вулиця Дарвіна, 21</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA14120210010032554</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Слов’янськ</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Слов’янської міської військової адміністрації Краматорського району Донецької області</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(06262)29339</t>
+          <t>(095)3349663</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>slov_zoch7@ukr.net</t>
+          <t>slavschool2020@ukr.ua</t>
         </is>
       </c>
       <c r="S8" s="4"/>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Бойко Тетяна Валеріївна</t>
+          <t>Директор Благушина Ірина Борисівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІI ступенів №19 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІ СТУПЕНІВ №7 ІМЕНІ РОМАНА НАПРЯГЛА СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>137627</v>
+        <v>140027</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІ ступенів №19</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІ СТУПЕНІВ №7</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Слов'янськ, Донецька область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вокзальна, 32</t>
+          <t>вулиця Енергетиків, 24</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA14120210010032554</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Слов’янськ</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Слов’янської міської військової адміністрації Краматорського району Донецької області</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(0626)667469, (06262)74368</t>
+          <t>(06262)29339</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>slavschool19@gmail.com</t>
+          <t>slov_zoch7@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4"/>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Крапівіна Світлана Василівна</t>
+          <t>Т.в.о. директора Бойко Тетяна Валеріївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІII ступенів №1 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №1 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>137532</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІІ ступенів №1</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №1</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -1316,64 +1320,64 @@
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІII ступенів №10 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №10 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>138249</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІІ ступенів №10</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №10</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -1429,64 +1433,64 @@
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІII ступенів №11 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №11 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>138221</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІІ ступенів №11</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №11</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -1538,99 +1542,99 @@
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІII ступенів №12 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №12 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>137576</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІІ ступенів №12</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №12</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Слов'янськ, Донецька область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>бульвар Пушкіна, 4</t>
+          <t>бульвар Лесі Українки, 4</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA14120210010032554</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Слов’янськ</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Слов’янської міської військової адміністрації Краматорського району Донецької області</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(06262)33088, (0626)621271</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
@@ -1651,64 +1655,64 @@
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІII ступенів №15 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №15 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
         <v>137577</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІІ ступенів №15</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №15</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -1764,64 +1768,64 @@
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІII ступенів №16 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №16 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
         <v>137626</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІІ ступенів №16</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №16</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -1877,64 +1881,64 @@
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІII ступенів №17 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №17 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
         <v>137603</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІІ ступенів №17</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №17</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -1990,64 +1994,64 @@
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІII ступенів №18 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №18 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
         <v>137604</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІІ ступенів №18</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №18</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -2103,64 +2107,64 @@
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІII ступенів №4 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №4 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
         <v>138205</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІІ ступенів №4</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №4</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -2216,64 +2220,64 @@
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІII ступенів №5 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №5 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>138220</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІІ ступенів №5</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №5</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -2329,64 +2333,64 @@
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІII ступенів №6 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №6 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
         <v>137533</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІІ ступенів №6</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №6</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -2442,64 +2446,64 @@
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІII ступенів №8 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №8 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
         <v>137562</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>Слов`янський ЗЗСО І-ІІІ ступенів №8</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №8</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -2555,64 +2559,64 @@
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський заклад загальної середньої освіти I-ІII ступенів №9 Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №9 СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
         <v>137563</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський ЗЗСО І-ІІІ ступенів №9</t>
+          <t>СЛОВ'ЯНСЬКИЙ ЗЗСО І-ІІІ СТУПЕНІВ №9</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -2668,64 +2672,64 @@
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський опорний заклад загальної середньої освіти І-ІІІ ступенів Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ОПОРНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
         <v>138250</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський опорний ЗЗСО</t>
+          <t>СЛОВ'ЯНСЬКИЙ ОПОРНИЙ ЗЗСО І-ІІІ СТУПЕНІВ</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -2753,92 +2757,92 @@
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Слов’янської міської військової адміністрації Краматорського району Донецької області</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
           <t>(0626)66-58-66</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
           <t>slavschool13@ukr.net</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
           <t>http://www.slovschool13.com.ua</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Погорєлов Анатолій Іванович</t>
+          <t>Т.в.о. директора Погорєлов Анатолій Іванович</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський педагогічний ліцей Слов'янської міської ради Донецької області</t>
+          <t>СЛОВ'ЯНСЬКИЙ ПЕДАГОГІЧНИЙ ЛІЦЕЙ СЛОВ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
         <v>140169</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Слов'янський педагогічний ліцей</t>
+          <t>СЛОВ'ЯНСЬКИЙ ПЕДАГОГІЧНИЙ ЛІЦЕЙ</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>1414100000</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>