--- v1 (2026-01-10)
+++ v2 (2026-04-27)
@@ -319,51 +319,51 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Родинська гімназія зі структурним підрозділом початкової школи № 35 Покровської міської ради Донецької області</t>
+          <t>Родинська гімназія зі структурним підрозділом початкової школи №35 Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>135004</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Родинська гімназія № 35</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -432,51 +432,51 @@
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Родинська загальноосвітня школа І-ІІІ ступенів №8 Покровської міської ради Донецької області</t>
+          <t>Родинська загальноосвітня школа I-III ступенів №8 Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>135003</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>ЗОШ №8 Покровської міської ради</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>