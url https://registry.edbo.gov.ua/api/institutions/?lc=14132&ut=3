--- v1 (2026-01-10)
+++ v2 (2026-04-27)
@@ -767,245 +767,245 @@
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Гімназія зі структурним підрозділом початкової школи № 15 Покровської міської ради Донецької області</t>
+          <t>Гімназія зі структурним підрозділом початкової школи №14 Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>135162</v>
+        <v>134931</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №15</t>
+          <t>Гімназія №14 м.Покровська</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>1413200000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Покровськ, Донецька область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гоголя, 2а</t>
+          <t>вулиця Шмідта, 194</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA14160210010099403</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Покровськ</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(06239)21601, (06239)26309</t>
+          <t>(095)3982373</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>school15pokrovsk@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S6" s="4"/>
+          <t>zoschool14@gmail.com</t>
+        </is>
+      </c>
+      <c r="S6" s="4" t="inlineStr">
+        <is>
+          <t>https://pokrovskzoschool14.e-schools.info/news</t>
+        </is>
+      </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Міма Аліна Сергіївна</t>
+          <t>Директор Борзова Любов Миколаївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Гімназія зі структурним підрозділом початкової школи №14 Покровської міської ради Донецької області</t>
+          <t>Гімназія зі структурним підрозділом початкової школи №15 Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>134931</v>
+        <v>135162</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №14 м.Покровська</t>
+          <t>Гімназія №15</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>1413200000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Покровськ, Донецька область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шмідта, 194</t>
+          <t>вулиця Гоголя, 2а</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA14160210010099403</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Покровськ</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(095)3982373</t>
+          <t>(06239)21601, (06239)26309</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>zoschool14@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>school15pokrovsk@gmail.com</t>
+        </is>
+      </c>
+      <c r="S7" s="4"/>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Борзова Любов Миколаївна</t>
+          <t>Директор Міма Аліна Сергіївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
@@ -1546,51 +1546,51 @@
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Родинська гімназія зі структурним підрозділом початкової школи № 35 Покровської міської ради Донецької області</t>
+          <t>Родинська гімназія зі структурним підрозділом початкової школи №35 Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>135004</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>Родинська гімназія № 35</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -1659,51 +1659,51 @@
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Родинська загальноосвітня школа І-ІІІ ступенів №8 Покровської міської ради Донецької області</t>
+          <t>Родинська загальноосвітня школа I-III ступенів №8 Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
         <v>135003</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>ЗОШ №8 Покровської міської ради</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>