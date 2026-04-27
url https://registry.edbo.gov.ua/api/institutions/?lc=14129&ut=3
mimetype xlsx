--- v1 (2026-03-12)
+++ v2 (2026-04-27)
@@ -2559,51 +2559,51 @@
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Краматорська спеціальна школа №33 Донецької обласної ради</t>
+          <t>КРАМАТОРСЬКА СПЕЦІАЛЬНА ШКОЛА №33 ДОНЕЦЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
         <v>147158</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>КСШ №33 облради</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
@@ -2663,51 +2663,53 @@
       <c r="T22" s="4" t="inlineStr">
         <is>
           <t>Директор Комісаренко Світлана Олександрівна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y22" s="5"/>
+      <c r="Y22" s="5" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
           <t>Краматорський заклад загальної середньої освіти №12 імені Степана Чубенка Краматорської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
         <v>141773</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>Краматорський ЗЗСО № 12 імені Степана Чубенка</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>