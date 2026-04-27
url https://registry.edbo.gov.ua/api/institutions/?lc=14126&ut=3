--- v2 (2026-03-12)
+++ v3 (2026-04-27)
@@ -319,51 +319,51 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівська спеціальна школа №32 Донецької обласної ради</t>
+          <t>КОСТЯНТИНІВСЬКА СПЕЦІАЛЬНА ШКОЛА №32 ДОНЕЦЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>144851</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>КСШ № 32 облради</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Леонова Мая Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>130</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Костянтинівський заклад загальної середньої освіти I-II ступенів №8 Костянтинівської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>135427</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Костянтинівський ЗЗСО №8</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
@@ -658,177 +660,177 @@
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський заклад загальної середньої освіти I-III ступенів № 6 Костянтинівської міської ради Донецької області</t>
+          <t>Костянтинівський заклад загальної середньої освіти I-III ступенів №1 Костянтинівської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>135220</v>
+        <v>135411</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський ЗЗСО № 6</t>
+          <t>Костянтинівський ЗЗСО №1</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>1412600000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Костянтинівка, Донецька область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця 6 Вересня, 79</t>
+          <t>вулиця Європейська, 58</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA14120070010085843</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Костянтинівка</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Костянтинівської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(06272)24511</t>
+          <t>(066)7926747</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>zoch6-konst@ukr.net</t>
+          <t>konst.zzso@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>https://konstschool61.wixsite.com/school6</t>
+          <t>http://kostzzso1.com.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Резниченко Олександр Васильович</t>
+          <t>Директор Мережко Олександр Вікторович</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський заклад загальної середньої освіти І-ІІІ ступенів № 13 Костянтинівської міської ради Донецької області</t>
+          <t>Костянтинівський заклад загальної середньої освіти I-III ступенів №13 Костянтинівської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>135343</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський ЗЗСО № 13</t>
+          <t>Костянтинівський ЗЗСО №13</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>1412600000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -884,64 +886,64 @@
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський заклад загальної середньої освіти І-ІІІ ступенів № 16 Костянтинівської міської ради Донецької області</t>
+          <t>Костянтинівський заклад загальної середньої освіти I-III ступенів №16 Костянтинівської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>135395</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський ЗЗСО № 16</t>
+          <t>Костянтинівський ЗЗСО №16</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>1412600000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
@@ -997,475 +999,475 @@
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський заклад загальної середньої освіти І-ІІІ ступенів № 2 Костянтинівської міської ради Донецької області</t>
+          <t>Костянтинівський заклад загальної середньої освіти I-III ступенів №4 Костянтинівської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>135141</v>
+        <v>135198</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський ЗЗСО №2</t>
+          <t>Костянтинівський ЗЗСО №4</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>1412600000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Костянтинівка, Донецька область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 166</t>
+          <t>вулиця Трудова, 66</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA14120070010085843</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Костянтинівка</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Костянтинівської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(06272)41430</t>
+          <t>(06272)42073</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>konstsh2@gmail.com</t>
+          <t>konstantinovka.school4@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://konstsh2.wixsite.com/school</t>
+          <t>http://konst-school4.klasna.com</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Сіренко Оксана Дмитрівна</t>
+          <t>Директор Деміденко Юрій Володимирович</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський заклад загальної середньої освіти І-ІІІ ступенів № 4 Костянтинівської міської ради Донецької області</t>
+          <t>Костянтинівський заклад загальної середньої освіти I-III ступенів №5 Костянтинівської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>135198</v>
+        <v>135219</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський ЗЗСО № 4</t>
+          <t>Костянтинівський ЗЗСО №5</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>1412600000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Костянтинівка, Донецька область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Трудова, 66</t>
+          <t>вулиця Пушкінська, 306</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA14120070010085843</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Костянтинівка</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Костянтинівської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(06272)42073</t>
+          <t>(06272)43793</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>konstantinovka.school4@gmail.com</t>
+          <t>konstzosh5@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>http://konst-school4.klasna.com</t>
+          <t>http://www.zosh5.org.ua</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Деміденко Юрій Володимирович</t>
+          <t>Директор Севастьянов Дмитро Юрійович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський заклад загальної середньої освіти І-ІІІ ступенів № 5 Костянтинівської міської ради Донецької області</t>
+          <t>Костянтинівський заклад загальної середньої освіти I-III ступенів №6 Костянтинівської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>135219</v>
+        <v>135220</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський ЗЗСО №5</t>
+          <t>Костянтинівський ЗЗСО №6</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>1412600000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Костянтинівка, Донецька область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пушкінська, 306</t>
+          <t>вулиця 6 Вересня, 79</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA14120070010085843</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Костянтинівка</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Костянтинівської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(06272)43793</t>
+          <t>(06272)24511</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>konstzosh5@gmail.com</t>
+          <t>zoch6-konst@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>http://www.zosh5.org.ua</t>
+          <t>https://konstschool61.wixsite.com/school6</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Севастьянов Дмитро Юрійович</t>
+          <t>Директор Резниченко Олександр Васильович</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський заклад загальної середньої освіти І-ІІІ ступенів №1 Костянтинівської міської ради Донецької області</t>
+          <t>Костянтинівський заклад загальної середньої освіти І-ІІІ ступенів № 2 Костянтинівської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>135411</v>
+        <v>135141</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський ЗЗСО №1</t>
+          <t>Костянтинівський ЗЗСО №2</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>1412600000</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Костянтинівка, Донецька область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Європейська, 58</t>
+          <t>вулиця Незалежності, 166</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA14120070010085843</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Костянтинівка</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Костянтинівської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(066)7926747</t>
+          <t>(06272)41430</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>konst.zzso@gmail.com</t>
+          <t>konstsh2@gmail.com</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>http://kostzzso1.com.ua</t>
+          <t>https://konstsh2.wixsite.com/school</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Мережко Олександр Вікторович</t>
+          <t>Директор Сіренко Оксана Дмитрівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
@@ -1779,51 +1781,53 @@
       <c r="T14" s="4" t="inlineStr">
         <is>
           <t>Директор Пащенко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y14" s="5"/>
+      <c r="Y14" s="5" t="n">
+        <v>360</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>