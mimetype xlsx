--- v1 (2026-01-27)
+++ v2 (2026-04-29)
@@ -8087,56 +8087,58 @@
       <c r="T70" s="4" t="inlineStr">
         <is>
           <t>Директор Самойлова Ольга Іванівна</t>
         </is>
       </c>
       <c r="U70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y70" s="5"/>
+      <c r="Y70" s="5" t="n">
+        <v>390</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>Опорний заклад освіти «Сартанський ліцей імені Героя України Бойка В.С. Сартанської селищної територіальної громади Маріупольського району Донецької області"</t>
+          <t>ОПОРНИЙ ЗАКЛАД ОСВІТИ "САРТАНСЬКИЙ ЛІЦЕЙ ІМЕНІ ГЕРОЯ УКРАЇНИ БОЙКА В.С. САРТАНСЬКОЇ СЕЛИЩНОЇ ТЕРИТОРІАЛЬНОЇ ГРОМАДИ МАРІУПОЛЬСЬКОГО РАЙОНУ ДОНЕЦЬКОЇ ОБЛАСТІ"</t>
         </is>
       </c>
       <c r="B71" s="5" t="n">
         <v>143283</v>
       </c>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>Сартанський ліцей</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>