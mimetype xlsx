--- v1 (2025-12-16)
+++ v2 (2026-04-27)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Білик Наталя Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>390</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>заклад загальної середньої освіти гімназія №1 Дружківської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>138474</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>ЗЗСО гімназія №1</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -540,51 +542,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Шевченко Лариса Володимирівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>450</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>заклад загальної середньої освіти гімназія №12 Дружківської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>138353</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>ЗЗСО гімназія №12</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -653,51 +657,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Венцель Олена Василівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>760</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>заклад загальної середньої освіти гімназія №14 Дружківської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>138891</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>ЗЗСО гімназія №14</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -762,51 +768,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Ганевська Марина Анатоліївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>430</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>заклад загальної середньої освіти гімназія №17 Дружківської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>138286</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>ЗЗСО гімназія №17</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -875,51 +883,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Коваленко Юлія Вячеславівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>850</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>заклад загальної середньої освіти гімназія №6 Дружківської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>138501</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>ЗЗСО гімназія №6</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -965,74 +975,76 @@
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Дружківської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(06267)4-21-08</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>2494205607@mail.gov.ua</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>http://school6.at.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Білогурова Світлана Станіславівна</t>
+          <t>В.о. директора Паніна Олена Вікторівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>680</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>заклад загальної середньої освіти гімназія №7 Дружківської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>138403</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>ЗЗСО гімназія №7</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1101,51 +1113,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Рябченко Олександр Леонідович</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Заклад загальної середньої освіти гімназія №8 Дружківської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>138475</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>ЗЗСО гімназія №8</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1210,51 +1224,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Міхеєв Олександр Сергійович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>320</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Заклад загальної середньої освіти гімназія №9 Дружківської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>138496</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>гімназія № 9</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1323,51 +1339,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Черкашина Оксана Іванівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>180</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Навчально-виховний комплекс "Загальноосвітня школа І - ІІ ступенів - дитячий садок" № 4 філія Дружківської загальноосвітньої школи І-ІІІ ступенів № 17міської ради Донецької області</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>138698</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>НВК № 4</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>