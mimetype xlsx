--- v2 (2026-03-12)
+++ v3 (2026-04-27)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Куліш Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>510</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Білицька загальноосвітня школа I-III ступенів №9 Добропільської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>137505</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Білицька ЗОШ № 9</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
@@ -540,51 +542,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Рєпна Лариса Володимирівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>315</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Білицький комунальний заклад загальної середньої освіти I-II ступенів №8 Добропільської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>137156</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Білицький КЗЗСО І-ІІ ст.№ 8</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -653,51 +657,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Рязанцева Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Білозерська загальноосвітня школа I-III ступенів № 15 Білозерської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>137328</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Білозерська ЗОШ І-ІІІ ступенів № 15</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -766,51 +772,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Шкель Надія Леонідівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>350</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Білозерська загальноосвітня школа I-III ступенів №13 Білозерської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>137294</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Білозерська ЗОШ І-ІІІ ступенів № 13</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -879,51 +887,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Мазурик Світлана Олександрівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>615</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Білозерська загальноосвітня школа I-III ступенів №18 Білозерської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>137498</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Білозерська ЗОШ І-ІІІ ступенів №18</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -992,56 +1002,58 @@
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>Директор Новомлинець Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>425</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Водянська загальноосвітня школа І-ІІІ ступенів №11 Добропільської міської ради Донецької області</t>
+          <t>Водянська загальноосвітня школа I-III ступенів №11 Добропільської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>137518</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Водянська ЗОШ №11</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -1105,282 +1117,288 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Богуш Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Добропільська загальноосвітня школа I-IІI ступенів №19 Добропільської міської ради Донецької області</t>
+          <t>Добропільська загальноосвітня школа I-II ступенів №6 Добропільської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>137514</v>
+        <v>137502</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Добропільська ЗОШ №19</t>
+          <t>Добропільська ЗОШ № 6</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>1411500000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Добропілля, Донецька область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>мікрорайон Молодіжний, 8-А</t>
+          <t>вулиця Чернявського Миколи, 2</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA14160070010040544</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Добропілля</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Добропільської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(06277)27588</t>
+          <t>(06277)27465</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>dobroschool19@gmail.com</t>
+          <t>dobroschool6@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>http://sc19.website</t>
+          <t>https://dobroschool6.wixsite.com/mysite</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Ульєнко Наталя Михайлівна</t>
+          <t>Директор Стреліна Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>300</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Добропільська загальноосвітня школа І-ІІ ступенів № 6 Добропільської міської ради Донецької області</t>
+          <t>Добропільська загальноосвітня школа I-IІI ступенів №19 Добропільської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>137502</v>
+        <v>137514</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Добропільська ЗОШ № 6</t>
+          <t>Добропільська ЗОШ №19</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>1411500000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Добропілля, Донецька область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чернявського Миколи, 2</t>
+          <t>мікрорайон Молодіжний, 8-А</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA14160070010040544</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Добропілля</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Добропільської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(06277)27465</t>
+          <t>(06277)27588</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>dobroschool6@gmail.com</t>
+          <t>dobroschool19@gmail.com</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>https://dobroschool6.wixsite.com/mysite</t>
+          <t>http://sc19.website</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Стреліна Тетяна Іванівна</t>
+          <t>Директор Ульєнко Наталя Михайлівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>551</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>ДОБРОПІЛЬСЬКИЙ КОМУНАЛЬНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ № 2 ДОБРОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
+          <t>ДОБРОПІЛЬСЬКИЙ КОМУНАЛЬНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ І-ІІІ СТУПЕНІВ №2 ДОБРОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>137522</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Добропільський КЗЗСО І-ІІІ ступенів №2</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -1444,51 +1462,53 @@
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>Директор Філонова Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>280</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Добропільський навчально-виховний комплекс "Гімназія - загальноосвітня школа І-ІІІ ступенів №1" Добропільської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>136142</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>Добропільський НВК №1</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1557,56 +1577,58 @@
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Сюрко Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="n">
+        <v>470</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Добропільський навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів №3 - дошкільний навчальний заклад" Добропільської міської ради Донецької області</t>
+          <t>Добропільський навчально-виховний комплекс "Загальноосвітня школа I-III ступенів №3 - дошкільний навчальний заклад" Добропільської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>137509</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>НВК №3 "Загальноосвітня школа І - ІІІ ст.-ДНЗ"</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
@@ -1670,56 +1692,58 @@
       <c r="T13" s="4" t="inlineStr">
         <is>
           <t>Директор Поліщук Петро Миколайович</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y13" s="5"/>
+      <c r="Y13" s="5" t="n">
+        <v>250</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Добропільський навчально-виховний комплекс "Спеціалізована школа І-ІІІ ступенів №4 з поглибленим вивченням окремих предметів - дошкільний навчальний заклад" Добропільської міської ради Донецької області</t>
+          <t>Добропільський навчально-виховний комплекс "Спеціалізована школа I-III ступенів №4 з поглибленим вивченням окремих предметів - дошкільний навчальний заклад" Добропільської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
         <v>137482</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>Добропільський НВК №4</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
@@ -1783,277 +1807,283 @@
       <c r="T14" s="4" t="inlineStr">
         <is>
           <t>Директор Томчук Світлана Василівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y14" s="5"/>
+      <c r="Y14" s="5" t="n">
+        <v>750</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Навчально-виховний комплекс загальноосвітня школа I-IІI ступенів - ліцей м. Добропілля Донецької області</t>
+          <t>КОМУНАЛЬНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) НАВЧАЛЬНО-ВИХОВНИЙ КОМПЛЕКС "ЗАГАЛЬНООСВІТНЯ ШКОЛА I-III СТУПЕНІВ №7 - ДОШКІЛЬНИЙ НАВЧАЛЬНИЙ ЗАКЛАД" ДОБРОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>137508</v>
+        <v>137489</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>НВК ЗОШ І-ІІІ ступенів - ліцей м.Добропілля</t>
+          <t>НВК № 7</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>1411500000</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Добропілля, Донецька область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 30</t>
+          <t>вулиця Саратовська, 29</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA14160070010040544</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Добропілля</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Добропільської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(06277)28022,(06277)28024</t>
+          <t>(06277)28605</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>nwkgtl5@gmail.com</t>
+          <t>dobrnvk7@gmail.com</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>http://uwk.com.ua</t>
+          <t>http://dobroschool7.jimdo.com</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Кужель Олена Володимирівна</t>
+          <t>Директор Мелешко Людмила Вікторівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y15" s="5"/>
+      <c r="Y15" s="5" t="n">
+        <v>585</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>НАВЧАЛЬНО-ВИХОВНИЙ КОМПЛЕКС "ЗАГАЛЬНООСВІТНЯ ШКОЛА І-ІІІ СТУПЕНІВ № 7 - ДОШКІЛЬНИЙ НАВЧАЛЬНИЙ ЗАКЛАД" ДОБРОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ДОНЕЦЬКОЇ ОБЛАСТІ</t>
+          <t>навчально-виховний комплекс загальноосвітня школа I-IІI ступенів - ліцей м. Добропілля Донецької області</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>137489</v>
+        <v>137508</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>НВК № 7</t>
+          <t>НВК ЗОШ І-ІІІ ступенів - ліцей м.Добропілля</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>1411500000</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Добропілля, Донецька область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Саратовська, 29</t>
+          <t>вулиця Незалежності, 30</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA14160070010040544</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Добропілля</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Добропільської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(06277)28605</t>
+          <t>(06277)28022,(06277)28024</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>dobrnvk7@gmail.com</t>
+          <t>nwkgtl5@gmail.com</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>http://dobroschool7.jimdo.com</t>
+          <t>http://uwk.com.ua</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Мелешко Людмила Вікторівна</t>
+          <t>Директор Кужель Олена Володимирівна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y16" s="5"/>
+      <c r="Y16" s="5" t="n">
+        <v>590</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>Новодонецький заклад загальної середньої освіти I-IIІ ступенів №16 Новодонецької селищної ради Донецької області</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
         <v>137346</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>Новодонецький ЗЗСО I-III ст. №16</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>