--- v2 (2026-03-12)
+++ v3 (2026-04-27)
@@ -763,51 +763,51 @@
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Заклад загальної середньої освіти І-ІІІ ступенів № 17 Торецької міської військово-цивільної адміністрації Бахмутського району Донецької області</t>
+          <t>заклад загальної середньої освіти І-ІІІ ступенів № 17 Торецької міської військово-цивільної адміністрації Бахмутського району Донецької області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>136516</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>ЗЗСО І-ІІІ ступенів №17 Торецької міської ВЦА</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -1098,51 +1098,51 @@
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Заклад загальної середньої освіти І-ІІІ ступенів №10 Торецької міської військово-цивільної адміністрації Бахмутського району Донецької області</t>
+          <t>заклад загальної середньої освіти І-ІІІ ступенів №10 Торецької міської військово-цивільної адміністрації Бахмутського району Донецької області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>136485</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>ЗЗСО І-ІІІ ступенів №10 Торецької міської ВЦА</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -1429,51 +1429,51 @@
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Заклад загальної середньої освіти І-ІІІ ступенів № 3 «Спеціалізована школа з поглибленим вивченням англійської мови» Торецької міської військово-цивільної адміністрації Бахмутського району Донецької області</t>
+          <t>заклад загальної середньої освіти І-ІІІ ступенів № 3 "Спеціалізована школа з поглибленим вивченням англійської мови" Торецької міської військово-цивільної адміністрації Бахмутського району Донецької області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>136492</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>ЗЗСО І-ІІІ ступенів № 3 Торецької міської ВЦА</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -1655,51 +1655,51 @@
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Опорний заклад «Торецька загальноосвітня школа І-ІІІ ступенів №6» Торецької міської військово-цивільної адміністрації Бахмутського району Донецької області</t>
+          <t>Опорний заклад "Торецька загальноосвітня школа І-ІІІ ступенів №6" Торецької міської військово-цивільної адміністрації Бахмутського району Донецької області</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
         <v>136496</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>Опорний заклад «Торецька ЗОШ І-ІІІ ступенів №6» Торецької міської ВЦА</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -2091,51 +2091,51 @@
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Заклад загальної середньої освіти І-ІІІ ступенів № 20 Торецької міської військово-цивільної адміністрації Бахмутського району Донецької області</t>
+          <t>заклад загальної середньої освіти І-ІІІ ступенів № 20 Торецької міської військово-цивільної адміністрації Бахмутського району Донецької області</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
         <v>136498</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>ЗЗСО І-ІІІ ступенів № 20 Торецької міської ВЦА</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>