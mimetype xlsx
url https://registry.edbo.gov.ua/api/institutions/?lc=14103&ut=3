--- v1 (2026-03-12)
+++ v2 (2026-04-27)
@@ -992,51 +992,53 @@
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>Директор Смага Галина Леонідівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>840</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Бахмутська загальноосвітня школа І-ІІІ ступенів №12 Бахмутської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>144904</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Бахмутська ЗОШ №12</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1105,51 +1107,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Костюченко Поліна Олександрівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>1292</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Бахмутська загальноосвітня школа І-ІІІ ступенів №18 ім. Дмитра Чернявського Бахмутської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>144908</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>Бахмутська ЗОШ №18</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1218,51 +1222,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Пойда Олександр Сергійович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>1350</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Бахмутська загальноосвітня школа І-ІІІ ступенів №24 з поглибленим вивченням окремих предметів та курсів Бахмутської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>144909</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>Бахмутська ЗОШ №24</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1331,51 +1337,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Турличкіна Ольга Василівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>780</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Бахмутська загальноосвітня школа І-ІІІ ступенів №5 з профільним навчанням Бахмутської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>144817</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Бахмутська ЗОШ №5</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1444,51 +1452,53 @@
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>Директор Просяник Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>1125</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Бахмутська загальноосвітня школа І-ІІІ ступенів №7 Бахмутської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>144818</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>Бахмутська ЗОШ №7</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
@@ -1670,51 +1680,53 @@
       <c r="T13" s="4" t="inlineStr">
         <is>
           <t>Директор Лавренко Олена Олександрівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y13" s="5"/>
+      <c r="Y13" s="5" t="n">
+        <v>1179</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>гімназія "Сузір'я" Приватного вищого навчального закладу "Донецький університет економіки та права"</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
         <v>148737</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>гімназія "Сузір'я" ПВНЗ "ДонУЕП"</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>