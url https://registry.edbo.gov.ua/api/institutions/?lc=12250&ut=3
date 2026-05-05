--- v1 (2026-02-04)
+++ v2 (2026-05-05)
@@ -840,67 +840,67 @@
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
           <t>вулиця Стремського, 5</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA12020270070050724</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Дніпровський р-н, с. Василівка</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Солонянської селищної ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(05669)61143</t>
+          <t>(0663)632053</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>vasilschool@gmail.com</t>
+          <t>megevska38@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>http://vasilivka.dnepredu.com</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Соломаха Любов Іванівна</t>
+          <t>Директор Межевська Лілія Володимирівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
@@ -2309,51 +2309,51 @@
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Солонянської селищної ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
           <t>(05669)72126</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
           <t>orihove14@gmail.com</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
           <t>https://orixovo.dnepredu.com/</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Котенко Алла Анатоліївна</t>
+          <t>Т.в.о. директора Котенко Алла Анатоліївна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">