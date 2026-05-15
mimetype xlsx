--- v1 (2026-03-06)
+++ v2 (2026-05-15)
@@ -536,51 +536,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Білоус Наталія Василівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>360</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Вільнівська гімназія Саксаганського ліцею Саксаганської сільської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>135645</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Вільнівська гімназія Саксаганського ліцею Саксаганської сільської ради</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -988,51 +990,53 @@
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>Директор Ісаєва Олена Іванівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Жовтоолександрівський ліцей П'ятихатської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>140560</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Жовтоолександрівський ліцей ПМР</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1101,51 +1105,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Т.в.о. директора Зелена Ліна Сергіївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Зорянський ліцей П'ятихатської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>134818</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>Зорянський ліцей ПМР</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1214,51 +1220,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Яблонський Алім Михайлович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>320</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Відокремлений підрозділ Зеленоярська гімназія ліцею "Тріумф" П'ятихатської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>134646</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>ВП Зеленоярська гімназія ліцею "Тріумф" ПМР</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2225,51 +2233,53 @@
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Пащенко Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y18" s="5"/>
+      <c r="Y18" s="5" t="n">
+        <v>690</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>Ліцей "Прометей" П'ятихатської міської ради</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>134398</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>Ліцей "Прометей" ПМР</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2338,51 +2348,53 @@
       <c r="T19" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Попова Юлія Юріївна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y19" s="5"/>
+      <c r="Y19" s="5" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
           <t>Ліцей "Тріумф" П'ятихатської міської ради</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
         <v>137743</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>Ліцей "Тріумф" ПМР</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2451,51 +2463,53 @@
       <c r="T20" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Пономаренко Наталія Іванівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y20" s="5"/>
+      <c r="Y20" s="5" t="n">
+        <v>900</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>Відокремлений підрозділ Пальмирівська гімназія Жовтоолександрівського ліцею П'ятихатської міської ради</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
         <v>138198</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>ВП Пальмирівська гімназія Жовтоолександрівського ліцею ПМР</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3008,51 +3022,53 @@
       <c r="T25" s="4" t="inlineStr">
         <is>
           <t>Директор Корженевська Олена Радисівна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y25" s="5"/>
+      <c r="Y25" s="5" t="n">
+        <v>290</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
           <t>Чумаківська гімназія Саксаганського ліцею Саксаганської сільської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
         <v>141957</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>Чумаківська гімназія Саксаганського ліцею Саксаганської сільської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>