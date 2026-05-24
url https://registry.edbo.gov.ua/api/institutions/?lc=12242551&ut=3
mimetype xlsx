--- v1 (2026-03-10)
+++ v2 (2026-05-24)
@@ -549,51 +549,51 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
         <v>400</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Покровський ліцей" Покровської селищної ради Синельниківського району Дніпропетровської області</t>
+          <t>Комунальний заклад освіти "Покровський ліцей" Покровської селищної ради Синельниківського району Дніпропетровської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>138892</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>КЗО "Покровський ліцей"</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -657,53 +657,51 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Долгоног Сергій Володимирович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>філія №1 - Початкова школа ліцею Покровської селищної ради Синельниківського району Дніпропетровської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>135889</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Початкова школа ліцею</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>