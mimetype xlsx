--- v0 (2025-10-22)
+++ v1 (2026-04-03)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Кочережки, Павлоградський район, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Абрикосова, 26</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA12120030050099884</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Павлоградський р-н, с. Кочережки</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Вербківської сільської ради</t>
+          <t>ВИКОНАВЧИЙ КОМІТЕТ ВЕРБКІВСЬКОЇ СІЛЬСЬКОЇ РАДИ ПАВЛОГРАДСЬКОГО РАЙОНУ ДНІПРОПЕТРОВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(05632)52589</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>kocherezhki@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>kocherezhki.klasna.com</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Ляшенко Наталія Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>