--- v1 (2026-02-06)
+++ v2 (2026-04-03)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Вербки, Павлоградський район, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 13</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA12120030010031225</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Павлоградський р-н, с. Вербки</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Вербківської сільської ради</t>
+          <t>ВИКОНАВЧИЙ КОМІТЕТ ВЕРБКІВСЬКОЇ СІЛЬСЬКОЇ РАДИ ПАВЛОГРАДСЬКОГО РАЙОНУ ДНІПРОПЕТРОВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(05632)58-1-48</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>verbky@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://www.verbki.net</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Бондаренко Віталій Миколайович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>