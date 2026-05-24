--- v0 (2025-10-31)
+++ v1 (2026-05-24)
@@ -501,67 +501,67 @@
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Українська, 217</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA12100110030054929</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Самарівський р-н, с. Знаменівка</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Піщанської сільської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(096)4612650</t>
+          <t>(098)6144196</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>zzosh1@ukr.net, znam.zzso.dz@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://znamenivkanvk.jimdo.com</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Савченко Ольга Миколаївна</t>
+          <t>Т.в.о. директора Лихацька Вікторія Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
         <v>500</v>
       </c>