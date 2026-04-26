--- v0 (2025-10-28)
+++ v1 (2026-04-26)
@@ -875,51 +875,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Болюк Валентина Олексіївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Криничуватський ліцей Мозолевської сільської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>140944</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Криничуватський ліцей</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1171,67 +1173,67 @@
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 3</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA12080070270039153</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Нікопольський р-н, с. Новоіванівка</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, сім'ї, молоді та спорту, культури та туризму Виконавчого комітету Мозолевської сільської ради Нікопольського району Дніпропетровської області</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(0566)696183</t>
+          <t>(066)9884088</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>Novoivaniv_scool@bigmir.net</t>
+          <t>novoivanivscool@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>pershotravenska.kl.com.ua</t>
+          <t>https://sites.google.com/view/novoivanivskagimnazia/</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Сивко Світлана Милославівна</t>
+          <t>Завідувач філією Родін Олексій Миколайович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
@@ -1295,79 +1297,81 @@
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Нікопольський р-н, с. Новософіївка</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді, спорту, культури та туризму Покровської сільської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(066)1305607</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>novosofijivka@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>http://novosofijivka.ucoz.net</t>
+          <t>https://novsof.gmz.org.ua/</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Боярчукова Таміла Григорівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>70</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Олексіївський ліцей Покровської сільської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>139228</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Олексіївський ліцей ПСР</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1436,51 +1440,53 @@
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>Директор Корзун Катерина Миколаївна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>440</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Павлопільська гімназія Мозолевської сільської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>142504</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>Павлопільська гімназія</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1888,51 +1894,53 @@
       <c r="T15" s="4" t="inlineStr">
         <is>
           <t>Директор Ткаченко Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y15" s="5"/>
+      <c r="Y15" s="5" t="n">
+        <v>340</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>Придніпровський ліцей Червоногригорівської селищної ради Нікопольського району Дніпропетровської області</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
         <v>139728</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>Придніпровський ліцей</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2114,51 +2122,53 @@
       <c r="T17" s="4" t="inlineStr">
         <is>
           <t>Директор Чиший Світлана Миколаївна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y17" s="5"/>
+      <c r="Y17" s="5" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>Червоногригорівський ліцей Червоногригорівської селищної ради Нікопольського району Дніпропетровської області</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
         <v>137259</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>Червоногригорівський ліцей</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>