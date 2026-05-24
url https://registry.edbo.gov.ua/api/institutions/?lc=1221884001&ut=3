--- v1 (2026-02-06)
+++ v2 (2026-05-24)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Соколовська Марія Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>680</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>філія Лозуватська гімназія Лозуватського ліцею імені Т.Г.Шевченка Лозуватської сільської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>139057</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>філія Лозуватська гімназія Лозуватського ліцею</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>