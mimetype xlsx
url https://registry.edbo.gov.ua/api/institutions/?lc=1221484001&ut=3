--- v0 (2025-10-22)
+++ v1 (2026-05-24)
@@ -319,51 +319,51 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Любимівська гімназія Любимівської сільської ради Дніпровського району Дніпропетровської області</t>
+          <t>Любимівська гімназія з дошкільним підрозділом Любимівської сільської ради Дніпровського району Дніпропетровської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>139083</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Любимівська гімназія</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -388,62 +388,62 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Садова, 1</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA12020050010036263</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Дніпровський р-н, с. Любимівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Виконавчий комітет Любимівської сільської ради Дніпровського району Дніпропетровської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(063)9530927, (050)6244390</t>
+          <t>(075)9403102, (066)7844059</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>lubimov.school@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://lubimovka.dnepredu.com</t>
+          <t>https://sites.google.com/view/lubimovschool</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Марусов Олександр Вікторович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>