--- v0 (2025-12-05)
+++ v1 (2026-05-24)
@@ -501,67 +501,67 @@
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Партизанська, 58</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA12020210010051215</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Дніпровський р-н, м. Підгородне</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Підгородненської міської ради Дніпровського району Дніпропетровської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(097)9366591</t>
+          <t>(096)6693083</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>pszsh4@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/gimnazia4</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Терентьєва Оксана Олексіївна</t>
+          <t>Т.в.о. директора Нестерук Марина Володимирівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">