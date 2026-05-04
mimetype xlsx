--- v1 (2025-12-05)
+++ v2 (2026-05-04)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$23</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$22</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y23"/>
+  <dimension ref="A1:Y22"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Дуднік Олена Григорівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>274</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №104 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>137539</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>КГ №104 КМР</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -540,79 +542,81 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Тетерін Олег Анатолійович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>210</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №12 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>141592</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>КГ №12 КМР</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>1211037500</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Алмазна, 3</t>
@@ -766,51 +770,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Відюченко Галина Олександрівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>310</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №2 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>137774</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>КГ №2 КМР</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -879,51 +885,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Реріх Надія Михайлівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>404</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №22 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>142344</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>КГ №22 КМР</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -992,51 +1000,53 @@
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Медведєва Людмила Вікторівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>690</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №23 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>134685</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>КГ №23 КМР</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1105,51 +1115,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Михайлов Артем Вікторович</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>881</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №28 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>141579</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>КГ №28 КМР</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1218,51 +1230,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Рижкова Марина Сергіївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №29 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>134483</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>КГ №29 КМР</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1331,51 +1345,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Гладкіх Ольга Юріївна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>274</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №39 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>141558</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>КГ № 39 КМР</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1444,51 +1460,53 @@
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Вавіліна Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>232</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №5 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>137295</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>КГ №5 КМР</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1557,51 +1575,53 @@
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Тінішина Олена Олександрівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №60 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>134364</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>КГ №60 КМР</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1670,1180 +1690,1081 @@
       <c r="T13" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Ляшок Інна Іванівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y13" s="5"/>
+      <c r="Y13" s="5" t="n">
+        <v>995</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Криворізька гімназія №64 Криворізької міської ради</t>
+          <t>Криворізька гімназія №79 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>140092</v>
+        <v>137296</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>КГ №64 КМР</t>
+          <t>КГ №79 КМР</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>1211037500</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Українських розвідників, 1</t>
+          <t>вулиця Політехнічна, 77</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA12060170010720279</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(097)2686509</t>
+          <t>(068)2768655</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>kzsh64@ukr.net</t>
+          <t>shkola792016@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>http://kzsh64.dnepredu.com/</t>
+          <t>https://sites.google.com/shkola79.ukr.education/home/</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Грибок Тетяна Валентинівна</t>
+          <t>В.о. директора Сивогракова Світлана Анатоліївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Криворізька гімназія №79 Криворізької міської ради</t>
+          <t>Криворізька гімназія №8 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>137296</v>
+        <v>137479</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>КГ №79 КМР</t>
+          <t>КГ №8 КМР</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>1211037500</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Політехнічна, 77</t>
+          <t>вулиця Великого Кобзаря, 16А</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA12060170010720279</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(068)2768655</t>
+          <t>(097)9775927</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>shkola792016@ukr.net</t>
+          <t>kosh8kr@ukr.net</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/shkola79.ukr.education/home/</t>
+          <t>http://kzosh8.kr.ua</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Сивогракова Світлана Анатоліївна</t>
+          <t>В.о. директора Проскурова Ірина Петрівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y15" s="5"/>
+      <c r="Y15" s="5" t="n">
+        <v>890</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Криворізька гімназія №8 Криворізької міської ради</t>
+          <t>Криворізька гімназія №85 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>137479</v>
+        <v>140227</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>КГ №8 КМР</t>
+          <t>КГ №85 КМР</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>1211037500</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Великого Кобзаря, 16А</t>
+          <t>мікрорайон Всебратське-2, 65 "б"</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA12060170010720279</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(097)9775927</t>
+          <t>(097)4962382</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>kosh8kr@ukr.net</t>
+          <t>shkola85@ukr.net</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>http://kzosh8.kr.ua</t>
+          <t>http://shkola85.wixsite.com/data/</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Проскурова Ірина Петрівна</t>
+          <t>В.о. директора Варовей Любов Сергіївна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y16" s="5"/>
+      <c r="Y16" s="5" t="n">
+        <v>1135</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Криворізька гімназія №85 Криворізької міської ради</t>
+          <t>Криворізька гімназія "Інтелект" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>140227</v>
+        <v>134717</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>КГ №85 КМР</t>
+          <t>КГ "Інтелект" КМР</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>1211037500</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>мікрорайон Всебратське-2, 65 "б"</t>
+          <t>вулиця Гірничих інженерів, 48К</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA12060170010720279</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(097)4962382</t>
+          <t>(097)9977028</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>shkola85@ukr.net</t>
+          <t>nvk.or.avner@gmail.com</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>http://shkola85.wixsite.com/data/</t>
+          <t>http://schoolnvk.dnepredu.com/</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Варовей Любов Сергіївна</t>
+          <t>Директор Костенко Наталія Дмитрівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y17" s="5"/>
+      <c r="Y17" s="5" t="n">
+        <v>285</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Криворізька гімназія "Інтелект" Криворізької міської ради</t>
+          <t>Криворізький ліцей №123 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>134717</v>
+        <v>134652</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>КГ "Інтелект" КМР</t>
+          <t>КЛ №123 КМР</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>1211037500</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гірничих інженерів, 48К</t>
+          <t>шосе Миколаївське, 18</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA12060170010720279</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(097)9977028</t>
+          <t>(097)5541044</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>nvk.or.avner@gmail.com</t>
+          <t>kzschool123@gmail.com</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>http://schoolnvk.dnepredu.com/</t>
+          <t>https://sites.google.com/site/skola123moarodina/</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Костенко Наталія Дмитрівна</t>
+          <t>В.о. директора Окуненко Тамара Олександрівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y18" s="5"/>
+      <c r="Y18" s="5" t="n">
+        <v>779</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Криворізький ліцей №123 Криворізької міської ради</t>
+          <t>Криворізький ліцей академічного спрямування "Міжнародні перспективи" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>134652</v>
+        <v>134834</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>КЛ №123 КМР</t>
+          <t>КЛАС "Міжнародні перспективи" КМР</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>1211037500</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>шосе Миколаївське, 18</t>
+          <t>вулиця Петра Веропотвеляна, 1ж</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA12060170010720279</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(097)5541044</t>
+          <t>(068)6035515</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>kzschool123@gmail.com</t>
+          <t>klasmp.kmr@gmail.com</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/skola123moarodina/</t>
+          <t>https://sites.google.com/site/kryvyirihschool1/</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Окуненко Тамара Олександрівна</t>
+          <t>В.о. директора Мелкумова Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Криворізький ліцей академічного спрямування "Міжнародні перспективи" Криворізької міської ради</t>
+          <t>Криворізький ліцей "Кредо" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>134834</v>
+        <v>142522</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>КЛАС "Міжнародні перспективи" КМР</t>
+          <t>КЛ "Кредо" КМР</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>1211037500</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця Петра Веропотвеляна, 1ж</t>
+          <t>вулиця Великого Кобзаря, 16</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA12060170010720279</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(068)6035515</t>
+          <t>(097)5541016</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>klasmp.kmr@gmail.com</t>
+          <t>kcmg@ukr.net</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/kryvyirihschool1/</t>
+          <t>www.licey.org</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Мелкумова Тетяна Володимирівна</t>
+          <t>В.о. директора Шапарєва Надія Іванівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y20" s="5"/>
+      <c r="Y20" s="5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>Криворізький ліцей "Кредо" Криворізької міської ради</t>
+          <t>Криворізький Центрально-Міський ліцей Криворізької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>142522</v>
+        <v>141578</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>КЛ "Кредо" КМР</t>
+          <t>КЦМЛ КМР ДО</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>1211037500</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Великого Кобзаря, 16</t>
+          <t>проспект Центральний, 12</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA12060170010720279</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(097)5541016</t>
+          <t>(068)9713273</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>kcmg@ukr.net</t>
+          <t>KRCMlicej@ukr.net</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
-          <t>www.licey.org</t>
+          <t>http://www.kcml.dp.ua</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Шапарєва Надія Іванівна</t>
+          <t>В.о. директора Городашин Сергій Миколайович</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y21" s="5"/>
+      <c r="Y21" s="5" t="n">
+        <v>450</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Криворізький Центрально-Міський ліцей Криворізької міської ради Дніпропетровської області</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ КРИВОРІЗЬКИЙ ЛІЦЕЙ "ІТ СТЕП СКУЛ КРИВИЙ РІГ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
-        <v>141578</v>
+        <v>176490</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>КЦМЛ КМР ДО</t>
+          <t>КРИВОРІЗЬКИЙ ЛІЦЕЙ "ІТ СТЕП СКУЛ КРИВИЙ РІГ"</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>1211037500</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>проспект Центральний, 12</t>
+          <t>проспект Поштовий, 5</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
           <t>UA12060170010720279</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(068)9713273</t>
+          <t>(067)8288586</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>KRCMlicej@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>school.kr@itstep.org</t>
+        </is>
+      </c>
+      <c r="S22" s="4"/>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Городашин Сергій Миколайович</t>
+          <t>Директор Дубінська Лариса Геннадіївна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
-[...107 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:Y23"/>
+  <autoFilter ref="A1:Y22"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>