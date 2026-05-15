--- v3 (2026-03-23)
+++ v4 (2026-05-15)
@@ -540,51 +540,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Дорота Вікторія Леонідівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>340</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Криворізький ліцей з посиленою військово-фізичною підготовкою" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>134725</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>КЗО "КЛПВФП" ДОР"</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -766,51 +768,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Чернякова Оксана Анатоліївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>893</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №120 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>141557</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>КГ №120 КМР</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -879,51 +883,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Клюкач Людмила Вікторівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>791</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №122 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>141662</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>КГ №122 КМР</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -992,51 +998,53 @@
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Федоринова Наталія Євгеніївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>720</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №124 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>142525</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>КГ №124 КМР</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1105,51 +1113,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Тимош Вікторія Вікторівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>711</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №17 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>135324</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>КГ № 17 КМР</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1218,51 +1228,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Лагутіна Ольга Вікторівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>265</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №19 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>135335</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>КГ №19 КМР</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1331,51 +1343,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Лабунський Анатолій Володимирович</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>835</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №21 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>141654</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>КГ №21 КМР</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1421,74 +1435,76 @@
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконкому Саксаганської районної у місті ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>(097)6680603</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>kzsh-21@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
           <t>http://kzsh21.dnepredu.com</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Миргородська Анжеліна Борисівна</t>
+          <t>В.о. директора Войтович Денис Васильович</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>913</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №31 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>135610</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>КГ № 31 КМР</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1557,51 +1573,53 @@
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Галай Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №41 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>135108</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>КЗШ №41 КМР ДО</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1670,51 +1688,53 @@
       <c r="T13" s="4" t="inlineStr">
         <is>
           <t>Директор Рогаль Андрій Миронович</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y13" s="5"/>
+      <c r="Y13" s="5" t="n">
+        <v>960</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №51 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
         <v>141653</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>КГ №51 КМР</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1783,51 +1803,53 @@
       <c r="T14" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Щукіна Віта Жоржівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y14" s="5"/>
+      <c r="Y14" s="5" t="n">
+        <v>420</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №58 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
         <v>136254</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>КГ №58 КМР</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1896,51 +1918,53 @@
       <c r="T15" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Коваль Тетяна Петрівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y15" s="5"/>
+      <c r="Y15" s="5" t="n">
+        <v>250</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №68 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
         <v>135783</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>КГ №68 КМР</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2009,51 +2033,53 @@
       <c r="T16" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Сіманько Олексій Олександрович</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y16" s="5"/>
+      <c r="Y16" s="5" t="n">
+        <v>830</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №70 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
         <v>135272</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>КГ №70 КМР</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2122,51 +2148,53 @@
       <c r="T17" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Яременко Олена Іванівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y17" s="5"/>
+      <c r="Y17" s="5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №72 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
         <v>141541</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>КГ №72 КМР</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2235,51 +2263,53 @@
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>Директор Ничипорук Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y18" s="5"/>
+      <c r="Y18" s="5" t="n">
+        <v>753</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №74 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>135468</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>КГ №74 КМР</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2348,51 +2378,53 @@
       <c r="T19" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Мішака Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y19" s="5"/>
+      <c r="Y19" s="5" t="n">
+        <v>930</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №91 Криворізької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
         <v>135469</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №91 КМР ДО</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2461,51 +2493,53 @@
       <c r="T20" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Різун Ольга Василівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y20" s="5"/>
+      <c r="Y20" s="5" t="n">
+        <v>1309</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>Криворізька початкова школа №43 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
         <v>135123</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>КПШ №43 КМР</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2574,51 +2608,53 @@
       <c r="T21" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Кавун Віталій Володимирович</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y21" s="5"/>
+      <c r="Y21" s="5" t="n">
+        <v>630</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №107 "Лідер" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
         <v>135564</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>КЛ №107 "Лідер" КМР</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2800,51 +2836,53 @@
       <c r="T23" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Євдокимова Тамара Василівна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y23" s="5"/>
+      <c r="Y23" s="5" t="n">
+        <v>539</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №119 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
         <v>135611</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>КЛ №119 КМР</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2913,51 +2951,53 @@
       <c r="T24" s="4" t="inlineStr">
         <is>
           <t>Директор Добровольська Ольга Вячеславівна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y24" s="5"/>
+      <c r="Y24" s="5" t="n">
+        <v>680</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №35 "Імпульс" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
         <v>135214</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>КЛ №35 "Імпульс" КМР</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3026,51 +3066,53 @@
       <c r="T25" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Лисенко Раїса Степанівна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y25" s="5"/>
+      <c r="Y25" s="5" t="n">
+        <v>1020</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
           <t>Криворізький природничо-науковий ліцей Криворізької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
         <v>139437</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>КПНЛ КМР ДО</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>