--- v1 (2026-03-15)
+++ v2 (2026-05-03)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Грицишина Тетяна Арсентіївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>312</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №108 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>135399</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>КГ №108 КМР</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -540,51 +542,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Стешина Людмила Олександрівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>685</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №109 "Темп" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>135334</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>КГ №109 "Темп" КМР</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -653,51 +657,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Кіслов Сергій Юрійович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>555</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №130 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>135432</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>КГ №130 КМР</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -766,51 +772,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Яковлева Тетяна Анатоліївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>1507</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №65 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>135431</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>КГ №65 КМР</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -879,51 +887,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Субота Володимир Миколайович</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>560</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №84 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>137903</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>КГ №84 КМР</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -992,51 +1002,53 @@
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Бабіч Тамара Григорівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>450</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №87 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>137540</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>КГ №87 КМР</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1105,51 +1117,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Бабенко Тетяна Леонтіївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>746</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №88 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>140253</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>КГ №88 КМР</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1218,51 +1232,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Ярмак Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>728</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №89 "Потенціал" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>138301</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>КГ №89 "Потенціал" КМР</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1331,51 +1347,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Балюк Валентина Іванівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>720</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №9 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>143372</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>КГ №9 КМР</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1444,51 +1462,53 @@
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Лозівець Інеса Вячеславівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>706</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №90 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>136083</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>КГ №90 КМР</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1557,51 +1577,53 @@
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Довгий Ян Вікторович</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="n">
+        <v>781</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №94 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>139285</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>КГ №94 КМР</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1670,51 +1692,53 @@
       <c r="T13" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Бородавка Сергій Миколайович</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y13" s="5"/>
+      <c r="Y13" s="5" t="n">
+        <v>985</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>Криворізька початкова школа №128 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
         <v>139219</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>КПШ №128 КМР</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1896,51 +1920,53 @@
       <c r="T15" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Погрібна Нелля Сергіївна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y15" s="5"/>
+      <c r="Y15" s="5" t="n">
+        <v>498</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №24 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
         <v>137773</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>КЛ №24 КМР</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2009,51 +2035,53 @@
       <c r="T16" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Прокоп'єва Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y16" s="5"/>
+      <c r="Y16" s="5" t="n">
+        <v>615</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №81 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
         <v>135668</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>КЛ №81 КМР</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2122,51 +2150,53 @@
       <c r="T17" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Гетьман Ганна Борисівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y17" s="5"/>
+      <c r="Y17" s="5" t="n">
+        <v>1120</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y17"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>