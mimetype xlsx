--- v1 (2025-12-20)
+++ v2 (2026-04-24)
@@ -653,51 +653,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Шевченко Валентина Григорівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>890</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №16 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>134395</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>КГ №16 КМР</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -766,51 +768,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Петренко Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>660</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №18 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>134754</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>КГ №18 КМР</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -992,51 +996,53 @@
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Данилюк Вікторія Петрівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>733</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №63 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>135684</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>КГ №63 КМР</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1444,51 +1450,53 @@
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Маханькова Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>554</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №4 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>135697</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>КЛ №4 КМР</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1557,51 +1565,53 @@
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Логонюк Олена Володимирівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="n">
+        <v>852</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №95 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>134429</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>КЛ №95 КМР</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>