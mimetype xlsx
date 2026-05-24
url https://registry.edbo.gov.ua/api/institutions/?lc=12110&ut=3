--- v2 (2026-03-15)
+++ v3 (2026-05-24)
@@ -879,69 +879,71 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Сорокотяга Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Криворізька спеціальна школа "Надія" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>134708</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>КЗО "Криворізька СШ "Надія" ДОР"</t>
+          <t>КЗО "КСШ "Надія" ДОР"</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>1211036600</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
@@ -953,90 +955,92 @@
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
           <t>мікрорайон 5-й Зарічний, 35а</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA12060170010439451</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(0564)957260</t>
+          <t>(068)6041466</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>nadiya5z35a@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>nadiya.dnepredu.com</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Полонська Надія Володимирівна</t>
+          <t>В.о. директора Торба Віталій Васильович</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>125</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Криворізька спеціальна школа "Натхнення" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>139466</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>КЗО "КСШ "Натхнення" ДОР"</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1105,51 +1109,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Шевченко Наталія Петрівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>278</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>комунальний заклад освіти "Криворізька спеціальна школа "Перлина" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>139398</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>КЗО "КСШ" ДОР"</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1218,51 +1224,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Ільчук Ольга Володимирівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>174</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Криворізька спеціальна школа "Сузір'я" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>136250</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>КЗО "КСШ "Сузір'я" ДОР"</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1331,51 +1339,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Есько Юлія Володимирівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>комунальний заклад освіти "Криворізький ліцей "Гранд" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>138697</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>КЗО "Криворізький ліцей "Гранд" ДОР"</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1444,51 +1454,53 @@
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>Директор Дорота Вікторія Леонідівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>340</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>комунальний заклад освіти "Криворізький ліцей "Джерело" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>136819</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>КЗО "КЛ "Джерело" ДОР"</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1557,69 +1569,71 @@
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Карленко Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Криворізький ліцей з посиленою військово-фізичною підготовкою" Дніпропетровської обласної ради"</t>
+          <t>Комунальний заклад освіти "Криворізький ліцей з посиленою військово-фізичною підготовкою" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>134725</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>КЗО "КЛІПВФП" ДОР"</t>
+          <t>КЗО "КЛПВФП" ДОР"</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>військовий (військово-морський, військово-спортивний) ліцей</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>1211037000</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
@@ -2011,51 +2025,53 @@
       <c r="T16" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Грицишина Тетяна Арсентіївна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y16" s="5"/>
+      <c r="Y16" s="5" t="n">
+        <v>312</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія № 56 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
         <v>134716</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>КГ №56 КМР</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2124,51 +2140,53 @@
       <c r="T17" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Кисла Тетяна Анатоліївна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y17" s="5"/>
+      <c r="Y17" s="5" t="n">
+        <v>506</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №10 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
         <v>140228</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>КГ № 10 КМР</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2237,51 +2255,53 @@
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Дуднік Олена Григорівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y18" s="5"/>
+      <c r="Y18" s="5" t="n">
+        <v>274</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №100 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>142343</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №100</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2350,51 +2370,53 @@
       <c r="T19" s="4" t="inlineStr">
         <is>
           <t>Директор Хомук Інга Петрівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y19" s="5"/>
+      <c r="Y19" s="5" t="n">
+        <v>445</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №101 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
         <v>134311</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №101</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2463,51 +2485,53 @@
       <c r="T20" s="4" t="inlineStr">
         <is>
           <t>Директор Дуда Наталя Володимирівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y20" s="5"/>
+      <c r="Y20" s="5" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №102 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
         <v>139436</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №102</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2576,51 +2600,53 @@
       <c r="T21" s="4" t="inlineStr">
         <is>
           <t>Директор Крюкова Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y21" s="5"/>
+      <c r="Y21" s="5" t="n">
+        <v>567</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №103 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
         <v>143494</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>КГ №103 КМР</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2689,51 +2715,53 @@
       <c r="T22" s="4" t="inlineStr">
         <is>
           <t>Директор Юшкіна Олена Миколаївна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y22" s="5"/>
+      <c r="Y22" s="5" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №104 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
         <v>137539</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>КГ №104 КМР</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2802,51 +2830,53 @@
       <c r="T23" s="4" t="inlineStr">
         <is>
           <t>Директор Тетерін Олег Анатолійович</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y23" s="5"/>
+      <c r="Y23" s="5" t="n">
+        <v>210</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №108 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
         <v>135399</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>КГ №108 КМР</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2915,51 +2945,53 @@
       <c r="T24" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Стешина Людмила Олександрівна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y24" s="5"/>
+      <c r="Y24" s="5" t="n">
+        <v>685</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №109 "Темп" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
         <v>135334</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>КГ №109 "Темп" КМР</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3028,51 +3060,53 @@
       <c r="T25" s="4" t="inlineStr">
         <is>
           <t>Директор Кіслов Сергій Юрійович</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y25" s="5"/>
+      <c r="Y25" s="5" t="n">
+        <v>555</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №110 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
         <v>136914</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>КГ №110 КМР</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3141,51 +3175,53 @@
       <c r="T26" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Новіков Максим Леонідович</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y26" s="5"/>
+      <c r="Y26" s="5" t="n">
+        <v>1868</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №111 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
         <v>137918</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>КГ №111 КМР</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3254,51 +3290,53 @@
       <c r="T27" s="4" t="inlineStr">
         <is>
           <t>Директор Берднікова Світлана Григорівна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y27" s="5"/>
+      <c r="Y27" s="5" t="n">
+        <v>750</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №112 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
         <v>139201</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>КГ №112 КМР</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3367,51 +3405,53 @@
       <c r="T28" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Веклич Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y28" s="5"/>
+      <c r="Y28" s="5" t="n">
+        <v>550</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №114 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B29" s="5" t="n">
         <v>141542</v>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №114</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3480,51 +3520,53 @@
       <c r="T29" s="4" t="inlineStr">
         <is>
           <t>Директор Кикоть Олена Олександрівна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y29" s="5"/>
+      <c r="Y29" s="5" t="n">
+        <v>835</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №116 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B30" s="5" t="n">
         <v>136605</v>
       </c>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>КГ №116 КМР</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3593,51 +3635,53 @@
       <c r="T30" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Тимофєйшина Тетяна Леонідівна</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y30" s="5"/>
+      <c r="Y30" s="5" t="n">
+        <v>1208</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №117 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B31" s="5" t="n">
         <v>137061</v>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>КГ №117 КМР</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3706,51 +3750,53 @@
       <c r="T31" s="4" t="inlineStr">
         <is>
           <t>Директор Угліцька Олена Олексіївна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y31" s="5"/>
+      <c r="Y31" s="5" t="n">
+        <v>1784</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №118 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
         <v>141593</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>КГ №118 КМР</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3819,51 +3865,53 @@
       <c r="T32" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Чернякова Оксана Анатоліївна</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y32" s="5"/>
+      <c r="Y32" s="5" t="n">
+        <v>893</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №12 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B33" s="5" t="n">
         <v>141592</v>
       </c>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>КГ №12 КМР</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4045,51 +4093,53 @@
       <c r="T34" s="4" t="inlineStr">
         <is>
           <t>Директор Клюкач Людмила Вікторівна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y34" s="5"/>
+      <c r="Y34" s="5" t="n">
+        <v>791</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №121 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B35" s="5" t="n">
         <v>138379</v>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>КГ №121 КМР</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4158,51 +4208,53 @@
       <c r="T35" s="4" t="inlineStr">
         <is>
           <t>Директор Бондаренко Артем Сергійович</t>
         </is>
       </c>
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y35" s="5"/>
+      <c r="Y35" s="5" t="n">
+        <v>710</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №122 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B36" s="5" t="n">
         <v>141662</v>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>КГ №122 КМР</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4271,51 +4323,53 @@
       <c r="T36" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Федоринова Наталія Євгеніївна</t>
         </is>
       </c>
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y36" s="5"/>
+      <c r="Y36" s="5" t="n">
+        <v>720</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №124 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B37" s="5" t="n">
         <v>142525</v>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>КГ №124 КМР</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4384,51 +4438,53 @@
       <c r="T37" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Тимош Вікторія Вікторівна</t>
         </is>
       </c>
       <c r="U37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y37" s="5"/>
+      <c r="Y37" s="5" t="n">
+        <v>711</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №125 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B38" s="5" t="n">
         <v>137915</v>
       </c>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>КГ №125 КМР</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4497,51 +4553,53 @@
       <c r="T38" s="4" t="inlineStr">
         <is>
           <t>Директор Максименко Валентина Володимирівна</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y38" s="5"/>
+      <c r="Y38" s="5" t="n">
+        <v>1460</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №126 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B39" s="5" t="n">
         <v>138378</v>
       </c>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>КГ №126 КМР</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4610,51 +4668,53 @@
       <c r="T39" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Грицун Ірина Іванівна</t>
         </is>
       </c>
       <c r="U39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y39" s="5"/>
+      <c r="Y39" s="5" t="n">
+        <v>1521</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №13 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B40" s="5" t="n">
         <v>134910</v>
       </c>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>КГ №13 КМР</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4723,51 +4783,53 @@
       <c r="T40" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Відюченко Галина Олександрівна</t>
         </is>
       </c>
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y40" s="5"/>
+      <c r="Y40" s="5" t="n">
+        <v>310</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №130 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B41" s="5" t="n">
         <v>135432</v>
       </c>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>КГ №130 КМР</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4836,51 +4898,53 @@
       <c r="T41" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Яковлева Тетяна Анатоліївна</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y41" s="5"/>
+      <c r="Y41" s="5" t="n">
+        <v>1507</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №15 ім. М.Решетняка Криворізької міської ради</t>
         </is>
       </c>
       <c r="B42" s="5" t="n">
         <v>137908</v>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>КГ №15 ім. М.Решетняка КМР</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4949,51 +5013,53 @@
       <c r="T42" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Шевченко Валентина Григорівна</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y42" s="5"/>
+      <c r="Y42" s="5" t="n">
+        <v>890</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №16 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
         <v>134395</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>КГ №16 КМР</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5062,51 +5128,53 @@
       <c r="T43" s="4" t="inlineStr">
         <is>
           <t>Директор Петренко Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y43" s="5"/>
+      <c r="Y43" s="5" t="n">
+        <v>660</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №17 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B44" s="5" t="n">
         <v>135324</v>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>КГ № 17 КМР</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5175,51 +5243,53 @@
       <c r="T44" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Лагутіна Ольга Вікторівна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y44" s="5"/>
+      <c r="Y44" s="5" t="n">
+        <v>265</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №18 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B45" s="5" t="n">
         <v>134754</v>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>КГ №18 КМР</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5288,51 +5358,53 @@
       <c r="T45" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Шаврін Олександр Сергійович</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y45" s="5"/>
+      <c r="Y45" s="5" t="n">
+        <v>221</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №19 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B46" s="5" t="n">
         <v>135335</v>
       </c>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>КГ №19 КМР</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5401,51 +5473,53 @@
       <c r="T46" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Лабунський Анатолій Володимирович</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y46" s="5"/>
+      <c r="Y46" s="5" t="n">
+        <v>835</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №2 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B47" s="5" t="n">
         <v>137774</v>
       </c>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>КГ №2 КМР</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5514,51 +5588,53 @@
       <c r="T47" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Реріх Надія Михайлівна</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y47" s="5"/>
+      <c r="Y47" s="5" t="n">
+        <v>404</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №21 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B48" s="5" t="n">
         <v>141654</v>
       </c>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>КГ №21 КМР</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5604,74 +5680,76 @@
       </c>
       <c r="N48" s="7"/>
       <c r="O48" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконкому Саксаганської районної у місті ради</t>
         </is>
       </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
           <t>(097)6680603</t>
         </is>
       </c>
       <c r="Q48" s="4"/>
       <c r="R48" s="4" t="inlineStr">
         <is>
           <t>kzsh-21@ukr.net</t>
         </is>
       </c>
       <c r="S48" s="4" t="inlineStr">
         <is>
           <t>http://kzsh21.dnepredu.com</t>
         </is>
       </c>
       <c r="T48" s="4" t="inlineStr">
         <is>
-          <t>Директор Миргородська Анжеліна Борисівна</t>
+          <t>В.о. директора Войтович Денис Васильович</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y48" s="5"/>
+      <c r="Y48" s="5" t="n">
+        <v>913</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №22 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B49" s="5" t="n">
         <v>142344</v>
       </c>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>КГ №22 КМР</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5740,51 +5818,53 @@
       <c r="T49" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Медведєва Людмила Вікторівна</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y49" s="5"/>
+      <c r="Y49" s="5" t="n">
+        <v>690</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №23 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B50" s="5" t="n">
         <v>134685</v>
       </c>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>КГ №23 КМР</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5853,51 +5933,53 @@
       <c r="T50" s="4" t="inlineStr">
         <is>
           <t>Директор Михайлов Артем Вікторович</t>
         </is>
       </c>
       <c r="U50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y50" s="5"/>
+      <c r="Y50" s="5" t="n">
+        <v>881</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №26 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B51" s="5" t="n">
         <v>135627</v>
       </c>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>КГ№26 КМР</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5966,51 +6048,53 @@
       <c r="T51" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Данилюк Вікторія Петрівна</t>
         </is>
       </c>
       <c r="U51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y51" s="5"/>
+      <c r="Y51" s="5" t="n">
+        <v>733</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №27 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B52" s="5" t="n">
         <v>136695</v>
       </c>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>КГ №27 КМР</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -6079,51 +6163,53 @@
       <c r="T52" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Ващенок Наталя Олександрівна</t>
         </is>
       </c>
       <c r="U52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y52" s="5"/>
+      <c r="Y52" s="5" t="n">
+        <v>1730</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №28 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B53" s="5" t="n">
         <v>141579</v>
       </c>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>КГ №28 КМР</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -6192,51 +6278,53 @@
       <c r="T53" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Рижкова Марина Сергіївна</t>
         </is>
       </c>
       <c r="U53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y53" s="5"/>
+      <c r="Y53" s="5" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №29 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B54" s="5" t="n">
         <v>134483</v>
       </c>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>КГ №29 КМР</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -6305,51 +6393,53 @@
       <c r="T54" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Гладкіх Ольга Юріївна</t>
         </is>
       </c>
       <c r="U54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y54" s="5"/>
+      <c r="Y54" s="5" t="n">
+        <v>274</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №31 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B55" s="5" t="n">
         <v>135610</v>
       </c>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>КГ № 31 КМР</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -6418,51 +6508,53 @@
       <c r="T55" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Галай Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y55" s="5"/>
+      <c r="Y55" s="5" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №32 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B56" s="5" t="n">
         <v>137928</v>
       </c>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>КГ №32 КМР</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -6531,51 +6623,53 @@
       <c r="T56" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Волик Альона Володимирівна</t>
         </is>
       </c>
       <c r="U56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y56" s="5"/>
+      <c r="Y56" s="5" t="n">
+        <v>1080</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №33 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B57" s="5" t="n">
         <v>140267</v>
       </c>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>КГ №33 КМР</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -6644,51 +6738,53 @@
       <c r="T57" s="4" t="inlineStr">
         <is>
           <t>Директор Комісар Валентина Олександрівна</t>
         </is>
       </c>
       <c r="U57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y57" s="5"/>
+      <c r="Y57" s="5" t="n">
+        <v>750</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №34 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B58" s="5" t="n">
         <v>140284</v>
       </c>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>КГ №34 КМР</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -6757,51 +6853,53 @@
       <c r="T58" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Кольчиба Андрій Петрович</t>
         </is>
       </c>
       <c r="U58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y58" s="5"/>
+      <c r="Y58" s="5" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №36 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B59" s="5" t="n">
         <v>139243</v>
       </c>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>КГ №36 КМР</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -6870,51 +6968,53 @@
       <c r="T59" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Шаповал Олена Миколаївна</t>
         </is>
       </c>
       <c r="U59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y59" s="5"/>
+      <c r="Y59" s="5" t="n">
+        <v>510</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №37 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B60" s="5" t="n">
         <v>136798</v>
       </c>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>КГ №37 КМР</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -6983,51 +7083,53 @@
       <c r="T60" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Іващенко Ольга Володимирівна</t>
         </is>
       </c>
       <c r="U60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y60" s="5"/>
+      <c r="Y60" s="5" t="n">
+        <v>968</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №38 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B61" s="5" t="n">
         <v>136951</v>
       </c>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>КГ №38 КМР</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -7096,51 +7198,53 @@
       <c r="T61" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Яновський Сергій Валерійович</t>
         </is>
       </c>
       <c r="U61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y61" s="5"/>
+      <c r="Y61" s="5" t="n">
+        <v>556</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №39 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B62" s="5" t="n">
         <v>141558</v>
       </c>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>КГ № 39 КМР</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -7209,51 +7313,53 @@
       <c r="T62" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Вавіліна Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y62" s="5"/>
+      <c r="Y62" s="5" t="n">
+        <v>232</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №4 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B63" s="5" t="n">
         <v>137924</v>
       </c>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>КГ №4 КМР</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -7322,51 +7428,53 @@
       <c r="T63" s="4" t="inlineStr">
         <is>
           <t>Директор Балєва Оксана Олександрівна</t>
         </is>
       </c>
       <c r="U63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y63" s="5"/>
+      <c r="Y63" s="5" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №40 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B64" s="5" t="n">
         <v>136993</v>
       </c>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>КГ №40 КМР</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -7435,51 +7543,53 @@
       <c r="T64" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Горевич Сергій Олександрович</t>
         </is>
       </c>
       <c r="U64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y64" s="5"/>
+      <c r="Y64" s="5" t="n">
+        <v>1082</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №41 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B65" s="5" t="n">
         <v>135108</v>
       </c>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>КЗШ №41 КМР ДО</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -7548,51 +7658,53 @@
       <c r="T65" s="4" t="inlineStr">
         <is>
           <t>Директор Рогаль Андрій Миронович</t>
         </is>
       </c>
       <c r="U65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y65" s="5"/>
+      <c r="Y65" s="5" t="n">
+        <v>960</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №42 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B66" s="5" t="n">
         <v>136834</v>
       </c>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>КГ №42 КМР</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -7661,51 +7773,53 @@
       <c r="T66" s="4" t="inlineStr">
         <is>
           <t>Директор Корнєва Альона Олександрівна</t>
         </is>
       </c>
       <c r="U66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y66" s="5"/>
+      <c r="Y66" s="5" t="n">
+        <v>1380</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №44 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B67" s="5" t="n">
         <v>138996</v>
       </c>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>КГ №44 КМР</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -7774,51 +7888,53 @@
       <c r="T67" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Невесела Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y67" s="5"/>
+      <c r="Y67" s="5" t="n">
+        <v>420</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №45 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B68" s="5" t="n">
         <v>137938</v>
       </c>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>КГ №45 КМР</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -7887,51 +8003,53 @@
       <c r="T68" s="4" t="inlineStr">
         <is>
           <t>Директор Пархоменко Людмила Леонідівна</t>
         </is>
       </c>
       <c r="U68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y68" s="5"/>
+      <c r="Y68" s="5" t="n">
+        <v>1408</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №46 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B69" s="5" t="n">
         <v>137925</v>
       </c>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>КГ №46 КМР</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -8000,51 +8118,53 @@
       <c r="T69" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Семюк Інна Артемівна</t>
         </is>
       </c>
       <c r="U69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y69" s="5"/>
+      <c r="Y69" s="5" t="n">
+        <v>530</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №48 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B70" s="5" t="n">
         <v>136895</v>
       </c>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>КГ №48 КМР</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -8113,51 +8233,53 @@
       <c r="T70" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Рогач Людмила Валеріївна</t>
         </is>
       </c>
       <c r="U70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y70" s="5"/>
+      <c r="Y70" s="5" t="n">
+        <v>1270</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №5 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B71" s="5" t="n">
         <v>137295</v>
       </c>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>КГ №5 КМР</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -8226,51 +8348,53 @@
       <c r="T71" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Тінішина Олена Олександрівна</t>
         </is>
       </c>
       <c r="U71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y71" s="5"/>
+      <c r="Y71" s="5" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №50 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B72" s="5" t="n">
         <v>136694</v>
       </c>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>КГ №50 КМР</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -8339,51 +8463,53 @@
       <c r="T72" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Синельникова Алла Олександрівна</t>
         </is>
       </c>
       <c r="U72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y72" s="5"/>
+      <c r="Y72" s="5" t="n">
+        <v>700</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №51 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B73" s="5" t="n">
         <v>141653</v>
       </c>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>КГ №51 КМР</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -8452,51 +8578,53 @@
       <c r="T73" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Щукіна Віта Жоржівна</t>
         </is>
       </c>
       <c r="U73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y73" s="5"/>
+      <c r="Y73" s="5" t="n">
+        <v>420</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №52 "Діалог" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B74" s="5" t="n">
         <v>138333</v>
       </c>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>КГ №52 "Діалог" КМР</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -8565,51 +8693,53 @@
       <c r="T74" s="4" t="inlineStr">
         <is>
           <t>Директор Деркач Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y74" s="5"/>
+      <c r="Y74" s="5" t="n">
+        <v>620</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №55 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B75" s="5" t="n">
         <v>136894</v>
       </c>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>КГ №55 КМР</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -8678,51 +8808,53 @@
       <c r="T75" s="4" t="inlineStr">
         <is>
           <t>Директор Горевич Людмила Володимирівна</t>
         </is>
       </c>
       <c r="U75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y75" s="5"/>
+      <c r="Y75" s="5" t="n">
+        <v>1790</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №57 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B76" s="5" t="n">
         <v>135085</v>
       </c>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>КГ №57 КМР</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -8791,51 +8923,53 @@
       <c r="T76" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Кривокульська Любов Дмитрівна</t>
         </is>
       </c>
       <c r="U76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y76" s="5"/>
+      <c r="Y76" s="5" t="n">
+        <v>320</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №58 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B77" s="5" t="n">
         <v>136254</v>
       </c>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>КГ №58 КМР</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -8904,51 +9038,53 @@
       <c r="T77" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Коваль Тетяна Петрівна</t>
         </is>
       </c>
       <c r="U77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y77" s="5"/>
+      <c r="Y77" s="5" t="n">
+        <v>250</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №59 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B78" s="5" t="n">
         <v>143518</v>
       </c>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №59</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -9017,51 +9153,53 @@
       <c r="T78" s="4" t="inlineStr">
         <is>
           <t>Директор Дворікова Ольга Леонідівна</t>
         </is>
       </c>
       <c r="U78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y78" s="5"/>
+      <c r="Y78" s="5" t="n">
+        <v>672</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №60 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B79" s="5" t="n">
         <v>134364</v>
       </c>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>КГ №60 КМР</t>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -9130,51 +9268,53 @@
       <c r="T79" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Ляшок Інна Іванівна</t>
         </is>
       </c>
       <c r="U79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y79" s="5"/>
+      <c r="Y79" s="5" t="n">
+        <v>995</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №61 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B80" s="5" t="n">
         <v>136799</v>
       </c>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>КГ №61 КМР</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -9356,51 +9496,53 @@
       <c r="T81" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Коваленко Олена Іванівна</t>
         </is>
       </c>
       <c r="U81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y81" s="5"/>
+      <c r="Y81" s="5" t="n">
+        <v>750</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №63 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B82" s="5" t="n">
         <v>135684</v>
       </c>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>КГ №63 КМР</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -9469,51 +9611,53 @@
       <c r="T82" s="4" t="inlineStr">
         <is>
           <t>Директор Приймаченко Світлана Миколаївна</t>
         </is>
       </c>
       <c r="U82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y82" s="5"/>
+      <c r="Y82" s="5" t="n">
+        <v>238</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №65 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B83" s="5" t="n">
         <v>135431</v>
       </c>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>КГ №65 КМР</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -9582,51 +9726,53 @@
       <c r="T83" s="4" t="inlineStr">
         <is>
           <t>Директор Субота Володимир Миколайович</t>
         </is>
       </c>
       <c r="U83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y83" s="5"/>
+      <c r="Y83" s="5" t="n">
+        <v>560</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №66 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B84" s="5" t="n">
         <v>138137</v>
       </c>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>КГ №66 КМР</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -9695,51 +9841,53 @@
       <c r="T84" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Тітенко Юрій Миколайович</t>
         </is>
       </c>
       <c r="U84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y84" s="5"/>
+      <c r="Y84" s="5" t="n">
+        <v>532</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №68 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B85" s="5" t="n">
         <v>135783</v>
       </c>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>КГ №68 КМР</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -9808,51 +9956,53 @@
       <c r="T85" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Сіманько Олексій Олександрович</t>
         </is>
       </c>
       <c r="U85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y85" s="5"/>
+      <c r="Y85" s="5" t="n">
+        <v>830</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №69 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B86" s="5" t="n">
         <v>135720</v>
       </c>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>КГ №69 КМР</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -9921,51 +10071,53 @@
       <c r="T86" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Бережна Людмила Валентинівна</t>
         </is>
       </c>
       <c r="U86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y86" s="5"/>
+      <c r="Y86" s="5" t="n">
+        <v>753</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №70 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B87" s="5" t="n">
         <v>135272</v>
       </c>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>КГ №70 КМР</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -10034,51 +10186,53 @@
       <c r="T87" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Яременко Олена Іванівна</t>
         </is>
       </c>
       <c r="U87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y87" s="5"/>
+      <c r="Y87" s="5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №72 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B88" s="5" t="n">
         <v>141541</v>
       </c>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>КГ №72 КМР</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -10147,51 +10301,53 @@
       <c r="T88" s="4" t="inlineStr">
         <is>
           <t>Директор Ничипорук Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y88" s="5"/>
+      <c r="Y88" s="5" t="n">
+        <v>753</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №73 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B89" s="5" t="n">
         <v>137630</v>
       </c>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №73</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -10260,51 +10416,53 @@
       <c r="T89" s="4" t="inlineStr">
         <is>
           <t>Директор Кондратьєва Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y89" s="5"/>
+      <c r="Y89" s="5" t="n">
+        <v>650</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №74 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B90" s="5" t="n">
         <v>135468</v>
       </c>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>КГ №74 КМР</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -10373,51 +10531,53 @@
       <c r="T90" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Мішака Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y90" s="5"/>
+      <c r="Y90" s="5" t="n">
+        <v>930</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №75 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B91" s="5" t="n">
         <v>142523</v>
       </c>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>КГ №75 КМР</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -10486,51 +10646,53 @@
       <c r="T91" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Маханькова Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y91" s="5"/>
+      <c r="Y91" s="5" t="n">
+        <v>554</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №76 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B92" s="5" t="n">
         <v>137124</v>
       </c>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>КГ №76 КМР</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -10599,51 +10761,53 @@
       <c r="T92" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Обдимко Анжела Валеріївна</t>
         </is>
       </c>
       <c r="U92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y92" s="5"/>
+      <c r="Y92" s="5" t="n">
+        <v>1376</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №78 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B93" s="5" t="n">
         <v>137123</v>
       </c>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>КГ №78 КМР</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -10712,79 +10876,81 @@
       <c r="T93" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Дьоміна Олена Іванівна</t>
         </is>
       </c>
       <c r="U93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y93" s="5"/>
+      <c r="Y93" s="5" t="n">
+        <v>1130</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №79 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B94" s="5" t="n">
         <v>137296</v>
       </c>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>КГ №79 КМР</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G94" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H94" s="6" t="inlineStr">
         <is>
           <t>1211037500</t>
         </is>
       </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J94" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K94" s="4" t="inlineStr">
         <is>
           <t>вулиця Політехнічна, 77</t>
@@ -10938,51 +11104,53 @@
       <c r="T95" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Проскурова Ірина Петрівна</t>
         </is>
       </c>
       <c r="U95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y95" s="5"/>
+      <c r="Y95" s="5" t="n">
+        <v>890</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №82 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B96" s="5" t="n">
         <v>142244</v>
       </c>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №82</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -11051,51 +11219,53 @@
       <c r="T96" s="4" t="inlineStr">
         <is>
           <t>Директор Рибенок Анастасія Володимирівна</t>
         </is>
       </c>
       <c r="U96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y96" s="5"/>
+      <c r="Y96" s="5" t="n">
+        <v>514</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №83 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B97" s="5" t="n">
         <v>136242</v>
       </c>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>КГ №83</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -11164,51 +11334,53 @@
       <c r="T97" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Палшкова Наталія Михайлівна</t>
         </is>
       </c>
       <c r="U97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y97" s="5"/>
+      <c r="Y97" s="5" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №84 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B98" s="5" t="n">
         <v>137903</v>
       </c>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>КГ №84 КМР</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -11277,51 +11449,53 @@
       <c r="T98" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Бабіч Тамара Григорівна</t>
         </is>
       </c>
       <c r="U98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y98" s="5"/>
+      <c r="Y98" s="5" t="n">
+        <v>450</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №85 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B99" s="5" t="n">
         <v>140227</v>
       </c>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>КГ №85 КМР</t>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -11390,51 +11564,53 @@
       <c r="T99" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Варовей Любов Сергіївна</t>
         </is>
       </c>
       <c r="U99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y99" s="5"/>
+      <c r="Y99" s="5" t="n">
+        <v>1135</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №86 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B100" s="5" t="n">
         <v>140285</v>
       </c>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>КГ №86 КМР</t>
         </is>
       </c>
       <c r="E100" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -11503,51 +11679,53 @@
       <c r="T100" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Католіченко Лілія Олександрівна</t>
         </is>
       </c>
       <c r="U100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y100" s="5"/>
+      <c r="Y100" s="5" t="n">
+        <v>590</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №87 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B101" s="5" t="n">
         <v>137540</v>
       </c>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>КГ №87 КМР</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -11616,51 +11794,53 @@
       <c r="T101" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Бабенко Тетяна Леонтіївна</t>
         </is>
       </c>
       <c r="U101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y101" s="5"/>
+      <c r="Y101" s="5" t="n">
+        <v>746</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №88 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B102" s="5" t="n">
         <v>140253</v>
       </c>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>КГ №88 КМР</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -11729,51 +11909,53 @@
       <c r="T102" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Ярмак Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y102" s="5"/>
+      <c r="Y102" s="5" t="n">
+        <v>728</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №89 "Потенціал" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B103" s="5" t="n">
         <v>138301</v>
       </c>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>КГ №89 "Потенціал" КМР</t>
         </is>
       </c>
       <c r="E103" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -11842,51 +12024,53 @@
       <c r="T103" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Балюк Валентина Іванівна</t>
         </is>
       </c>
       <c r="U103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y103" s="5"/>
+      <c r="Y103" s="5" t="n">
+        <v>720</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №9 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B104" s="5" t="n">
         <v>143372</v>
       </c>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>КГ №9 КМР</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -11955,51 +12139,53 @@
       <c r="T104" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Лозівець Інеса Вячеславівна</t>
         </is>
       </c>
       <c r="U104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y104" s="5"/>
+      <c r="Y104" s="5" t="n">
+        <v>706</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №90 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B105" s="5" t="n">
         <v>136083</v>
       </c>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>КГ №90 КМР</t>
         </is>
       </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -12068,51 +12254,53 @@
       <c r="T105" s="4" t="inlineStr">
         <is>
           <t>Директор Довгий Ян Вікторович</t>
         </is>
       </c>
       <c r="U105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y105" s="5"/>
+      <c r="Y105" s="5" t="n">
+        <v>781</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №91 Криворізької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B106" s="5" t="n">
         <v>135469</v>
       </c>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №91 КМР ДО</t>
         </is>
       </c>
       <c r="E106" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -12181,51 +12369,53 @@
       <c r="T106" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Різун Ольга Василівна</t>
         </is>
       </c>
       <c r="U106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y106" s="5"/>
+      <c r="Y106" s="5" t="n">
+        <v>1309</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №92 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B107" s="5" t="n">
         <v>134365</v>
       </c>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №92</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -12294,51 +12484,53 @@
       <c r="T107" s="4" t="inlineStr">
         <is>
           <t>Директор Бобровицька Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y107" s="5"/>
+      <c r="Y107" s="5" t="n">
+        <v>614</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №93 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B108" s="5" t="n">
         <v>135107</v>
       </c>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>КГ №93 КМР</t>
         </is>
       </c>
       <c r="E108" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -12407,51 +12599,53 @@
       <c r="T108" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Шеляг Михайло Леонідович</t>
         </is>
       </c>
       <c r="U108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y108" s="5"/>
+      <c r="Y108" s="5" t="n">
+        <v>670</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №94 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B109" s="5" t="n">
         <v>139285</v>
       </c>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>КГ №94 КМР</t>
         </is>
       </c>
       <c r="E109" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -12520,51 +12714,53 @@
       <c r="T109" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Бородавка Сергій Миколайович</t>
         </is>
       </c>
       <c r="U109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y109" s="5"/>
+      <c r="Y109" s="5" t="n">
+        <v>985</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №97 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B110" s="5" t="n">
         <v>137914</v>
       </c>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>КГ №97 КМР</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -12633,51 +12829,53 @@
       <c r="T110" s="4" t="inlineStr">
         <is>
           <t>Директор Семенова Юлія Михайлівна</t>
         </is>
       </c>
       <c r="U110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y110" s="5"/>
+      <c r="Y110" s="5" t="n">
+        <v>780</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №98 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B111" s="5" t="n">
         <v>137936</v>
       </c>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №98</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -12723,74 +12921,76 @@
       </c>
       <c r="N111" s="7"/>
       <c r="O111" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконкому Інгулецької районної у місті ради</t>
         </is>
       </c>
       <c r="P111" s="4" t="inlineStr">
         <is>
           <t>(0564)069623</t>
         </is>
       </c>
       <c r="Q111" s="4"/>
       <c r="R111" s="4" t="inlineStr">
         <is>
           <t>gimnazia98@ukr.net</t>
         </is>
       </c>
       <c r="S111" s="4" t="inlineStr">
         <is>
           <t>https://www.98.gymnasium.kr.ua/</t>
         </is>
       </c>
       <c r="T111" s="4" t="inlineStr">
         <is>
-          <t>Директор Салащенко Ірина Іванівна</t>
+          <t>Директор Жадан Валентина Володимирівна</t>
         </is>
       </c>
       <c r="U111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="Y111" s="5"/>
+      <c r="Y111" s="5" t="n">
+        <v>367</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія "Інтелект" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B112" s="5" t="n">
         <v>134717</v>
       </c>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>КГ "Інтелект" КМР</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -12859,51 +13059,53 @@
       <c r="T112" s="4" t="inlineStr">
         <is>
           <t>Директор Костенко Наталія Дмитрівна</t>
         </is>
       </c>
       <c r="U112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y112" s="5"/>
+      <c r="Y112" s="5" t="n">
+        <v>285</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="4" t="inlineStr">
         <is>
           <t>Криворізька початкова школа №128 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B113" s="5" t="n">
         <v>139219</v>
       </c>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>КПШ №128 КМР</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -12972,51 +13174,53 @@
       <c r="T113" s="4" t="inlineStr">
         <is>
           <t>Директор Остапенко Світлана Василівна</t>
         </is>
       </c>
       <c r="U113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y113" s="5"/>
+      <c r="Y113" s="5" t="n">
+        <v>1455</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="4" t="inlineStr">
         <is>
           <t>Криворізька початкова школа №22 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B114" s="5" t="n">
         <v>138308</v>
       </c>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>КПШ №22 КМР</t>
         </is>
       </c>
       <c r="E114" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
@@ -13198,51 +13402,53 @@
       <c r="T115" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Кавун Віталій Володимирович</t>
         </is>
       </c>
       <c r="U115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y115" s="5"/>
+      <c r="Y115" s="5" t="n">
+        <v>630</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="4" t="inlineStr">
         <is>
           <t>Криворізька початкова школа №67 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B116" s="5" t="n">
         <v>139408</v>
       </c>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>Криворізька початкова школа №67</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -13311,51 +13517,53 @@
       <c r="T116" s="4" t="inlineStr">
         <is>
           <t>Директор Максименко Лілія Василівна</t>
         </is>
       </c>
       <c r="U116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y116" s="5"/>
+      <c r="Y116" s="5" t="n">
+        <v>320</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="4" t="inlineStr">
         <is>
           <t>Криворізька початкова школа №99 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B117" s="5" t="n">
         <v>134296</v>
       </c>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>Криворізька початкова школа №99</t>
         </is>
       </c>
       <c r="E117" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -13424,51 +13632,53 @@
       <c r="T117" s="4" t="inlineStr">
         <is>
           <t>Директор Булгакова Наталя Юріївна</t>
         </is>
       </c>
       <c r="U117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y117" s="5"/>
+      <c r="Y117" s="5" t="n">
+        <v>781</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №107 "Лідер" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B118" s="5" t="n">
         <v>135564</v>
       </c>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>КЛ №107 "Лідер" КМР</t>
         </is>
       </c>
       <c r="E118" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -13650,51 +13860,53 @@
       <c r="T119" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Євдокимова Тамара Василівна</t>
         </is>
       </c>
       <c r="U119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y119" s="5"/>
+      <c r="Y119" s="5" t="n">
+        <v>539</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №115 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B120" s="5" t="n">
         <v>139432</v>
       </c>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №115</t>
         </is>
       </c>
       <c r="E120" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -13763,51 +13975,53 @@
       <c r="T120" s="4" t="inlineStr">
         <is>
           <t>Директор Шкрябко Євгеній Миколайович</t>
         </is>
       </c>
       <c r="U120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y120" s="5"/>
+      <c r="Y120" s="5" t="n">
+        <v>450</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №119 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B121" s="5" t="n">
         <v>135611</v>
       </c>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>КЛ №119 КМР</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -13876,51 +14090,53 @@
       <c r="T121" s="4" t="inlineStr">
         <is>
           <t>Директор Добровольська Ольга Вячеславівна</t>
         </is>
       </c>
       <c r="U121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y121" s="5"/>
+      <c r="Y121" s="5" t="n">
+        <v>680</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №123 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B122" s="5" t="n">
         <v>134652</v>
       </c>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>КЛ №123 КМР</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -13989,51 +14205,53 @@
       <c r="T122" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Окуненко Тамара Олександрівна</t>
         </is>
       </c>
       <c r="U122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y122" s="5"/>
+      <c r="Y122" s="5" t="n">
+        <v>779</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №127 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B123" s="5" t="n">
         <v>139417</v>
       </c>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №127</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -14102,51 +14320,53 @@
       <c r="T123" s="4" t="inlineStr">
         <is>
           <t>Директор Петрушина Лідія Іванівна</t>
         </is>
       </c>
       <c r="U123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y123" s="5"/>
+      <c r="Y123" s="5" t="n">
+        <v>870</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №129 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B124" s="5" t="n">
         <v>137747</v>
       </c>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>КЛ №129 КМР</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -14215,51 +14435,53 @@
       <c r="T124" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Погрібна Нелля Сергіївна</t>
         </is>
       </c>
       <c r="U124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y124" s="5"/>
+      <c r="Y124" s="5" t="n">
+        <v>498</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №24 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B125" s="5" t="n">
         <v>137773</v>
       </c>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>КЛ №24 КМР</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -14328,51 +14550,53 @@
       <c r="T125" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Прокоп'єва Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y125" s="5"/>
+      <c r="Y125" s="5" t="n">
+        <v>615</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №35 "Імпульс" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B126" s="5" t="n">
         <v>135214</v>
       </c>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>КЛ №35 "Імпульс" КМР</t>
         </is>
       </c>
       <c r="E126" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -14441,51 +14665,53 @@
       <c r="T126" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Лисенко Раїса Степанівна</t>
         </is>
       </c>
       <c r="U126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y126" s="5"/>
+      <c r="Y126" s="5" t="n">
+        <v>1020</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №4 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B127" s="5" t="n">
         <v>135697</v>
       </c>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>КЛ №4 КМР</t>
         </is>
       </c>
       <c r="E127" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -14554,51 +14780,53 @@
       <c r="T127" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Логонюк Олена Володимирівна</t>
         </is>
       </c>
       <c r="U127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y127" s="5"/>
+      <c r="Y127" s="5" t="n">
+        <v>852</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №49 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B128" s="5" t="n">
         <v>138300</v>
       </c>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>КЛ №49 КМР</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -14667,51 +14895,53 @@
       <c r="T128" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Тимофієва Людмила Євграфіївна</t>
         </is>
       </c>
       <c r="U128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y128" s="5"/>
+      <c r="Y128" s="5" t="n">
+        <v>810</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №71 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B129" s="5" t="n">
         <v>137599</v>
       </c>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>КЛ №71 КМР</t>
         </is>
       </c>
       <c r="E129" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -14780,51 +15010,53 @@
       <c r="T129" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Ткаченко Наталія Олексіївна</t>
         </is>
       </c>
       <c r="U129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y129" s="5"/>
+      <c r="Y129" s="5" t="n">
+        <v>610</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №77 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B130" s="5" t="n">
         <v>137382</v>
       </c>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>КЛ №77 КМР</t>
         </is>
       </c>
       <c r="E130" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -14893,51 +15125,53 @@
       <c r="T130" s="4" t="inlineStr">
         <is>
           <t>Директор Дегтяренко Вікторія Василівна</t>
         </is>
       </c>
       <c r="U130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y130" s="5"/>
+      <c r="Y130" s="5" t="n">
+        <v>1788</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №81 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B131" s="5" t="n">
         <v>135668</v>
       </c>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>КЛ №81 КМР</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -15006,51 +15240,53 @@
       <c r="T131" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Гетьман Ганна Борисівна</t>
         </is>
       </c>
       <c r="U131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y131" s="5"/>
+      <c r="Y131" s="5" t="n">
+        <v>1120</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей №95 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B132" s="5" t="n">
         <v>134429</v>
       </c>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>КЛ №95 КМР</t>
         </is>
       </c>
       <c r="E132" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -15119,51 +15355,53 @@
       <c r="T132" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Шепілко Алла Іванівна</t>
         </is>
       </c>
       <c r="U132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y132" s="5"/>
+      <c r="Y132" s="5" t="n">
+        <v>930</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="4" t="inlineStr">
         <is>
           <t>Криворізький ліцей академічного спрямування "Міжнародні перспективи" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B133" s="5" t="n">
         <v>134834</v>
       </c>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>КЛАС "Міжнародні перспективи" КМР</t>
         </is>
       </c>
       <c r="E133" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -15458,51 +15696,53 @@
       <c r="T135" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Шапарєва Надія Іванівна</t>
         </is>
       </c>
       <c r="U135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y135" s="5"/>
+      <c r="Y135" s="5" t="n">
+        <v>460</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="4" t="inlineStr">
         <is>
           <t>Криворізький Покровський ліцей Криворізької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B136" s="5" t="n">
         <v>135719</v>
       </c>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>КПЛ КМР ДО</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -15571,51 +15811,53 @@
       <c r="T136" s="4" t="inlineStr">
         <is>
           <t>Директор Качалов Іван Андрійович</t>
         </is>
       </c>
       <c r="U136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y136" s="5"/>
+      <c r="Y136" s="5" t="n">
+        <v>900</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="4" t="inlineStr">
         <is>
           <t>Криворізький природничо-науковий ліцей Криворізької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B137" s="5" t="n">
         <v>139437</v>
       </c>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>КПНЛ КМР ДО</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -15797,51 +16039,53 @@
       <c r="T138" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Гавдан Антоніна Миколаївна</t>
         </is>
       </c>
       <c r="U138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y138" s="5"/>
+      <c r="Y138" s="5" t="n">
+        <v>918</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="4" t="inlineStr">
         <is>
           <t>Криворізький Центрально-Міський ліцей Криворізької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B139" s="5" t="n">
         <v>141578</v>
       </c>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>КЦМЛ КМР ДО</t>
         </is>
       </c>
       <c r="E139" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -15910,51 +16154,53 @@
       <c r="T139" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Городашин Сергій Миколайович</t>
         </is>
       </c>
       <c r="U139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y139" s="5"/>
+      <c r="Y139" s="5" t="n">
+        <v>450</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="4" t="inlineStr">
         <is>
           <t>ПОЧАТКОВА ШКОЛА "СМАРТІК" КРИВИЙ РІГ</t>
         </is>
       </c>
       <c r="B140" s="5" t="n">
         <v>176921</v>
       </c>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
           <t>СМАРТІК ШКОЛА</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -16254,51 +16500,51 @@
       <c r="U142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y142" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛНОЇ СЕРЕДНЬОЇ ОСВІТИ "КРИВОРІЗЬКА ГІМНАЗІЯ "ФРІ МАЙНДЗ СКУЛ"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "КРИВОРІЗЬКА ГІМНАЗІЯ "ФРІ МАЙНДЗ СКУЛ"</t>
         </is>
       </c>
       <c r="B143" s="5" t="n">
         <v>176890</v>
       </c>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
           <t>ПЗЗСО "ФРІ МАЙНДЗ СКУЛ"</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>