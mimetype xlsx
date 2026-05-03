--- v0 (2025-10-19)
+++ v1 (2026-05-03)
@@ -399,51 +399,51 @@
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(067)8355083</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>taniayur4@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://nvkvoloshka25.klasna.com/</t>
+          <t>https://sites.google.com/view/pochatkovashkolavoloshka</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Юрченко Тетяна Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -653,51 +653,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Запорожець Ангеліна Анатоліївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>470</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Гімназія №18" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>138374</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Гімназія №18</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -879,51 +881,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Бондаренко Наталія Сергіївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Гімназія №35 імені Бориса Гагуа" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>135447</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Гімназія №35 імені Бориса Гагуа</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1105,51 +1109,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Клімова Ніна Анатоліївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>580</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Гімназія №6" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>143393</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>Гімназія №6</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1218,51 +1224,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Дзима Юлія Володимирівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Гімназія №8" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>143487</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>Гімназія №8</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1331,51 +1339,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Занєгін Віктор Олександрович</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Ліцей №11" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>143424</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Ліцей №11</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1557,51 +1567,53 @@
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Єфремова Людмила Сергіївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="n">
+        <v>750</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Ліцей №16" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>137169</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>Ліцей №16</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2009,51 +2021,53 @@
       <c r="T16" s="4" t="inlineStr">
         <is>
           <t>Директор Коваленко Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y16" s="5"/>
+      <c r="Y16" s="5" t="n">
+        <v>650</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Ліцей №5 ім. Г.Романової" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
         <v>135383</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>Ліцей №5 ім. Г.Романової</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2572,51 +2586,53 @@
       <c r="T21" s="4" t="inlineStr">
         <is>
           <t>Директор Салік Ганна Володимирівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y21" s="5"/>
+      <c r="Y21" s="5" t="n">
+        <v>79</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>