--- v0 (2026-02-28)
+++ v1 (2026-05-24)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Ніколаєнко Лариса Петрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>890</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Гімназія №21" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>140577</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Гімназія №21</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -653,51 +655,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Маслєніков Роман Вікторович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>480</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Ліцей №25" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>136252</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Ліцей №25</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -856,74 +860,76 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(097)7754315</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>nvk26.sni@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>https://www.lyceum26.dp.ua/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Баличева Вікторія Михайлівна</t>
+          <t>Директор Полагейкіна Вікторія Анатоліївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>750</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Ліцей №29" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>136221</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Ліцей №29</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1331,51 +1337,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Зєбзєєва Анжела Григорівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>840</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Ліцей №44" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>137047</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Ліцей №44</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1444,51 +1452,53 @@
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>Директор Загородня Людмила Іванівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>1050</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Ліцей інформаційних технологій" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>142049</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>Ліцей інформаційних технологій</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>