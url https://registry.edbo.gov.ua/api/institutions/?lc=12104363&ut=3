--- v0 (2025-10-23)
+++ v1 (2026-05-24)
@@ -540,51 +540,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Мартиненко Ірина Іванівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>730</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Гімназія №32" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>138416</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Гімназія №32</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -653,51 +655,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Коротюк Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>360</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Гімназія №34" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>142107</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Гімназія №34</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -766,51 +770,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Пономаренко Наталія Василівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>574</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Гімназія №9" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>141889</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Гімназія №9</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -992,51 +998,53 @@
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>Директор Липова Марія Анатоліївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>1020</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Ліцей №19" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>134959</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Ліцей №19</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1105,51 +1113,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Орлата Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>655</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Ліцей №20 ім. О.І.Стовби" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>137001</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>Ліцей №20 ім.О.І.Стовби</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1331,51 +1341,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Котенко Тетяна Григорівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>340</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Ліцей №3" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>135351</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Ліцей №3</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1444,51 +1456,53 @@
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>Директор Нагай Людмила Володимирівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>840</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Ліцей №37 імені Максима Самойловича" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>135119</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>Ліцей №37 ім.М.Самойловича</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1557,51 +1571,53 @@
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Гончар Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="n">
+        <v>760</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Спеціальна школа "Гармонія" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>141888</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>Cпецшкола «Гармонія»</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1670,51 +1686,53 @@
       <c r="T13" s="4" t="inlineStr">
         <is>
           <t>Директор Вінник Антоніна Володимирівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y13" s="5"/>
+      <c r="Y13" s="5" t="n">
+        <v>429</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>