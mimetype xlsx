--- v1 (2025-12-18)
+++ v2 (2026-05-23)
@@ -766,51 +766,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Ісаєв В'ячеслав Віталійович</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>334</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Дніпровська гімназія № 24 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>140075</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Гімназія № 24 ДМР</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1896,51 +1898,53 @@
       <c r="T15" s="4" t="inlineStr">
         <is>
           <t>Директор Мегега Галина Борисівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y15" s="5"/>
+      <c r="Y15" s="5" t="n">
+        <v>130</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Навчально-виховне об'єднання №136 "класична гімназія ім. Кирила і Мефодія - початкова школа - дошкільний навчальний заклад - валеологічний центр" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
         <v>134547</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>КЗО "НВО №136" ДМР</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>