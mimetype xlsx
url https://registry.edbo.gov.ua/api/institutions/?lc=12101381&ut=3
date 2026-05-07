--- v1 (2025-12-17)
+++ v2 (2026-05-07)
@@ -630,51 +630,51 @@
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(095)5140388</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>sz105@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://school105.dnepredu.com</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткаченко Тетяна Миколаївна</t>
+          <t>Директор Ростовський Олександр Володимирович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
@@ -1195,51 +1195,51 @@
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(050)9406924</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
           <t>zso4@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
           <t>http://shkoladnepr4.dnepredu.com</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Куртинець Ольга Анатоліївна</t>
+          <t>В.о. директора Винник Ганна Сергіївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
@@ -2438,51 +2438,51 @@
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
           <t>(098)5411436</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
           <t>zso94@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
           <t>http://shkola94.dnepredu.com/</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Таран Євгенія Володимирівна</t>
+          <t>Директор Горюхіна Оксана Іванівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">