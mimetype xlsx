--- v1 (2025-11-29)
+++ v2 (2026-04-30)
@@ -404,51 +404,51 @@
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(095)5321983</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>zso128@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://sz128.dnepredu.com</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Онойченко Ірина Володимирівна</t>
+          <t>Директор Онойченко Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
@@ -630,51 +630,51 @@
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(073)4428750</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>zso58@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://school-58.klasna.com</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Хватова Олена Григорівна</t>
+          <t>Директор Колісник Владислав Іванович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
@@ -1557,51 +1557,53 @@
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Краснова Олена Леонідівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Дніпровський науковий хіміко-екологічний ліцей Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>142648</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>ДНХЕЛ ДМР</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>