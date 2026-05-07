--- v1 (2026-02-06)
+++ v2 (2026-05-07)
@@ -969,51 +969,51 @@
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(050)7397065</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>g41@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>http://www.nvk41.org.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кісенко Яна Артурівна</t>
+          <t>Директор Кісенко Яна Артурівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
@@ -1670,56 +1670,58 @@
       <c r="T13" s="4" t="inlineStr">
         <is>
           <t>Директор Курдіані Ольга Олександрівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y13" s="5"/>
+      <c r="Y13" s="5" t="n">
+        <v>500</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Дніпровська гімназія №47 Дніпровська міська рада</t>
+          <t>Дніпровська гімназія №47 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
         <v>138114</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>Гімназія № 47 ДМР</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -1760,51 +1762,51 @@
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
           <t>(098)0433756</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
           <t>szo47@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
           <t>http://sh47.dnepredu.com</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Овчаренко Валентина Володимирівна</t>
+          <t>Директор Жоган Юлія Миколаївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
@@ -2353,64 +2355,64 @@
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Спеціальна школа "ШАНС" Дніпропетровської обласної ради"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "СПЕЦІАЛЬНА ШКОЛА "ШАНС" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
         <v>138191</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>КЗО "Спеціальна школа "ШАНС" ДОР"</t>
+          <t>КЗО "СПЕЦІАЛЬНА ШКОЛА "ШАНС" ДОР"</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>1210137200</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
@@ -2422,90 +2424,92 @@
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
           <t>вулиця Батумська, 2а</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA12020010010231764</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(095)5377526, (098)2198006</t>
+          <t>(095)6761955, (096)5377526</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
           <t>shans.spec@gmail.com</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
           <t>shans.dp.ua</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
           <t>Т.в.о. директора Ляшенко Валерія Володимирівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y20" s="5"/>
+      <c r="Y20" s="5" t="n">
+        <v>300</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y20"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>