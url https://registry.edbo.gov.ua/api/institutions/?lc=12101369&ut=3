--- v1 (2026-02-28)
+++ v2 (2026-05-12)
@@ -1643,51 +1643,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(056)7222975</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>zso100@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>http://nvklycey100.dnepredu.com</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Рижікова Іраїда Олексіївна</t>
+          <t>Директор Сеферовський Юрій Вікторович</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
@@ -1869,51 +1869,51 @@
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
           <t>(067)3715275</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
           <t>zso28@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
           <t>http://kzonvk28.klasna.com</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Ломако Ніла Михайлівна</t>
+          <t>Директор Оболонська Еліна Володимирівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
@@ -2798,51 +2798,53 @@
       <c r="T23" s="4" t="inlineStr">
         <is>
           <t>Директор Бергеман Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y23" s="5"/>
+      <c r="Y23" s="5" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
           <t>комунальний заклад освіти "Навчально-виховний комплекс №66 "Гімназія - початкова школа - дошкільний навчальний заклад" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
         <v>139983</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>КЗО "НВК №66" ДМР</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2911,51 +2913,53 @@
       <c r="T24" s="4" t="inlineStr">
         <is>
           <t>Директор Кузік Олександра Семенівна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y24" s="5"/>
+      <c r="Y24" s="5" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад освіти "Навчально-реабілітаційний центр "Зоряний" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
         <v>150268</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>КЗО "НРЦ "Зоряний" ДОР"</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3261,51 +3265,51 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5" t="n">
         <v>600</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад "Загальноосвітній навчальний заклад ІІ-ІІІ ступеня "Гуманітарний профільний ліцей імені Хаї-Мушки Шнеєрсон"</t>
+          <t>приватний заклад "Загальноосвітній навчальний заклад ІІ-ІІІ ступеня "Гуманітарний профільний ліцей імені Хаї-Мушки Шнеєрсон"</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
         <v>148331</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>