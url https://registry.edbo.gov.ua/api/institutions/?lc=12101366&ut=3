--- v1 (2026-02-06)
+++ v2 (2026-05-23)
@@ -1534,51 +1534,51 @@
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(066)4616120</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>zso48@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>http://school48.dnepredu.com/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Багмут Анастасія Ігорівна</t>
+          <t>В.о. директора Чернишова Юлія Євгенівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
@@ -2235,51 +2235,53 @@
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>Директор Максютенко Ірина Іванівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y18" s="5"/>
+      <c r="Y18" s="5" t="n">
+        <v>860</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>Дніпровський україно-французький ліцей № 126 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>138051</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>Ліцей № 126 ДМР</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2353,51 +2355,51 @@
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Науковий фізико-математичний ліцей" Дніпропетровської обласної ради"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "НАУКОВИЙ ФІЗИКО-МАТЕМАТИЧНИЙ ЛІЦЕЙ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
         <v>150033</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>КЗО "НФМЛ" ДОР"</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>науковий ліцей</t>
         </is>
       </c>